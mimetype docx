--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,7481 +1,8736 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:79.6875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Julie Gallego </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maîtresse de conférences en langue et linguistique latines (section 8) depuis 2008 à l'Université de Pau et des Pays de l’Adour, laboratoire ALTER / équipe 2 « Arts et Savoirs »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...47 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nemo par eloquentia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...6 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fatello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. 2019, 978-2-84516-882-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gallego</w:t>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-05143086v1</w:t>
+                <w:t xml:space="preserve">hal-02359913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katitzi de Katarina Taikon ou la mise à distance autobiographique de l’enfance par un je masqué</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+                <w:t xml:space="preserve">Ex arena et cruore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Aziza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Quinot-Muracciole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143106v1</w:t>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-05143097v1</w:t>
+                <w:t xml:space="preserve">hal-02426931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouvoir comprendre, pouvoir soigner, pouvoir guérir dans la série Médée de Peña et Le Callet</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> (working paper)</w:t>
+                <w:t xml:space="preserve">Figures de l’étranger autour de la Méditerranée antique : à la rencontre de l’Autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Marein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marein; Marie-Françoise and Voisin; Patrick and Gallego; Julie. Association Kubaba; L'Harmattan, 2010, 978-2-296-10769-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142020v1</w:t>
-[...3872 lines deleted...]
-                <w:t xml:space="preserve">hal-02325275v1</w:t>
+                <w:t xml:space="preserve">hal-02182229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macumba no Sertão : que aventuras brasileiras na banda desenhada européia ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Viana Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diálogos França-Brasil : Circulações, Representações, Imaginários</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makunaima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.583-651, 2019, 978-85-65130-27-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Les Trois Brigands&amp;lt;/i&amp;gt; et &amp;lt;i&amp;gt;Jean de la Lune&amp;lt;/i&amp;gt;, de l’album jeunesse à l’écran pour tous : une initiation intermédiatique à l’univers d’Ungerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Henky; Philippe Clermont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transmédialité du conte. Récritures cinématographiques, audiovisuelles et vidéo ludiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.271-289, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio César en viñetas : una vida de cómic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Unceta Gomez; Carlos Sánchez Pérez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En los márgenes de Roma. La Antigüedad romana en la cultura de masas contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cartala, pp.200-223, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foret' comme doublet rare et archaïque de 'esset' : état de la question et pistes complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Taillade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Fatello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nemo par eloquentia. Mélanges de linguistique ancienne en hommage à Colette Bodelot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.271-284, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de la bande dessinée historique récente : vers de nouveaux classiques après Alix ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Scapin; Tiphaine-Annabelle Besnard; Musée Saint-Raymond (Toulouse). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age of classics !: l'Antiquité dans la culture pop : catalogue de l'exposition présentée au musée Saint-Raymond, musée d'archéologie de Toulouse, du 22 février au 22 septembre 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Saint-Raymond, musée des Antiques de Toulouse, pp.82-103, 2019, 978-2-909454-43-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02179834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macumba dans le Sertão : quelles aventures brésiliennes pour la bande dessinée européenne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eden Viana Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues France-Brésil : circulations, représentations, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPPA, pp.401-444, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs immatériels et frontières fictionnelles en BD : la zizanie dans les villages !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jalabert; Sylvaine Guinle-Lorinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiter les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPPA, pp.35-59, 2017, 978-2-35311-072-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les chemins mènent à Rome (HBO, 2005-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dornel, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Retour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, PUPPA, pp.91-103, 2016, Espaces, Frontières, Métissages, 9782353110780</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Antiquité d’Alix au Moyen Âge de Jhen : Jacques Martin explore le temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tristan Martine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Moyen Âge en bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Karthala, 2016, Collection Esprit BD, 978-2-8111-1669-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcourir l’espace pour remonter le temps : paradoxe de la (re)construction des identités dans &amp;lt;i&amp;gt;Iorix le Grand&amp;lt;/i&amp;gt; de Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Gallego. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bande dessinée historique: premier cycle : l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUPPA, pp.161-172, 2015, Archaia, 978-2-35311-064-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La murène et le fils de la Méduse [étude sur la série Murena]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Giorgio, Jean-Pierre and Galtier, Fabrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monstre et sa lignée: filiations et générations monstrueuses dans la littérature latine et sa postérité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Association Kubaba, pp.339-357, 2012, 978-2-336-00578-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Martin Taillade</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique sur: &amp;quot;Les Sentiers d'Anahuac&amp;quot; de Jean Dytar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie des classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique sur: &amp;quot;Moi, Cléopâtre, dernière reine d'Égypte&amp;quot; d'Isabelle Dethan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie des classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mangin et Alix, passeurs d’Histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/epistemocritique.981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: L'Année des quatre empereurs de Silvio Luccisano et Christophe Ansar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie des classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;lt;i&amp;gt;Murena. Chapitre dixième. Le Banquet&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie des classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://laviedesclassiques.fr/article/albums-murena-chapitre-dixi%C3%A8me-le-banquet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albums - Quelques titres pour buller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie des classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, https://laviedesclassiques.fr/article/album-%E2%80%94-quelques-titres-pour-buller</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Aziza (Cl.), &amp;lt;i&amp;gt;Vivre l’Antiquité. Recueil de préfaces et autres textes&amp;lt;i&amp;gt;. – O. Devillers coll.- Bordeaux : Ausonius, 2016. – 373 p. : bibliogr. – (Scripta Receptoria, ISSN : 2427-4771 ; 7). – ISBN : 978-2-35613-159-1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, http://www.revue-etudes-anciennes.fr/aziza-cl-vivre-lantiquite-recueil-de-prefaces-et-autres-textes-o-devillers-coll-bordeaux-ausonius-2016-373-p-bibliogr-scripta-receptoria-issn-2427-4771-7-isbn-978/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albums - Alix 36 : Le serment du gladiateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie des classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://laviedesclassiques.fr/article/albums-alix-36-le-serment-du-gladiateur</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albums - Les voyages d’Alix – Les gladiateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie des classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://laviedesclassiques.fr/article/albums-les-voyages-d%E2%80%99alix-%E2%80%93-les-gladiateurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de &amp;lt;i&amp;gt;Alix senator, tome 5 : Le hurlement de Cybèle&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, https://reainfo.hypotheses.org/6492</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée est-elle encore un monstre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, https://reainfo.hypotheses.org/7800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix sénateur ou le retour de la momie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, https://reainfo.hypotheses.org/10354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Senator 6 – La montagne des morts de Valérie Mangin et Thierry Démarez (Casterman, septembre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie des classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, https://laviedesclassiques.fr/article/alix-senator-6-%E2%80%93-la-montagne-des-morts-de-val%C3%A9rie-mangin-et-thierry-d%C3%A9marez-casterman</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guerre des Gaules et guerres civiles dans la série &amp;lt;i&amp;gt;Rome&amp;lt;/i&amp;gt; (HBO, 2005-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guerres en séries (II), 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur un mythe moderne : Calamity Jane. Une légende de l'Ouest américain en lettres et en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (octobre)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceci n’est pas censé être un journal…’ : les récits de vie(s) de Calamity Jane entre lettres et images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 01</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure du médecin-écrivain dans la mini-série A Young Doctor’s Notebook et dans l’œuvre de Martin Winckler : lectures croisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Œuvres plurielles de Martin Winckler - Actes de la journée d'études du 21 mars 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque sur la bande dessinée historique (Pau, 23 au 26 novembre 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.317-320</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’études sur le péplum (Pau, 24 mars 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.194-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules César au secours des scénaristes américains : l’incipit de la série Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Gallego</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Hudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...220 lines deleted...]
-                <w:t xml:space="preserve">hal-02182229v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vasset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Les Séries télévisées américaines contemporaines : entre la fiction, les faits, et le réel, 1 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julie Gallego</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de l'axe &amp;quot;Bande dessinée et enjeux sociétaux et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vie des classiques</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Etudier la bande dessinée au XXIe siècle (colloque Bilan du réseau 3RBD )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, réseau 3RBD, Mar 2026, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée antiquisante comme support pédagogique de l'école primaire à l'université. Quelques ressources pour la classe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vie des classiques</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Des bulles pour célébrer l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La série de bande dessinée &amp;quot;Alix&amp;quot; de Jacques Martin : entre innovations, évolution et révolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Des bulles pour célébrer l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schtroumpf dans le bleu, Gnap dans le noir et Schlips dans le rouge : un corps à schtroumpfer (version complète)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vie des classiques</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lyrisme polyphonique de Lynda Lemay : comédie humaine créative et investissement émotionnel (version complète)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vie des classiques</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Création et imaginaire des femmes: l'avenir en héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'acte de création dans l'oeuvre de Jean Dytar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">journée HLP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bérengère Moricheau-Airaud, Mar 2024, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un grand respire de liberté » pour une balade en pente douce : Magasin général ou des pleurs de bonheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Le style des romans « feel good » d’expression française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laetita GONON; Cécile NARJOUX; Bérengère MORICHEAU-AIRAUD; Roselyne de VILLENEUVE, Jun 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de voyage face au traumatisme ou Comment raconter l'indicible dans Florida de Jean Dytar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Cómic &amp; ODS 3 Salud y Bienestar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Veronica Orazi, Dec 2023, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La beauté est dans la différence » : représentation de l'autisme dans la BD Jun de Keum Suk Gendry-Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Le Balch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">« Le handicap dans la BD jeunesse : dans et par-delà les cases »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nathalie Saudo-Welby, Jun 2021, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La légende noire de l’empereur Néron, entre Histoire et histoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Vie des classiques</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Université du Temps Libre d'Anglet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le retour à la langue de l’intrigue ou comment rendre son latin à Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Les Traducteurs de bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. pp.131-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reescritura del mito de Medea la monstruosa a través del feminismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">En los Márgenes del mito. Hibridaciones de la mitología clásica en la cultura de masas contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Madrid, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les divinités ont l’éternité devant elles pour être satisfaites&amp;quot; : des hommes marionnettes des dieux et des dieux marionnettes des hommes dans Alix Senator ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Journée d’études sur les dieux et les hommes dans le monde gréco-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quête de puissance et d’éternité : quand les hommes se prennent pour des dieux dans Alix Senator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Les dieux et les hommes dans le monde gréco-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du festin chez Trimalchion au banquet chez les Romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+              <w:t xml:space="preserve">Ils sont food ces Romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Dax, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Sophie Vasset</w:t>
+              <w:t xml:space="preserve">Conférences dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la Rome antique se raconte en manga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TV/Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Les Séries télévisées américaines contemporaines : entre la fiction, les faits, et le réel, 1 (1), </w:t>
+              <w:t xml:space="preserve">conférence pour les lycéens latinistes de Dax et Saint-Paul-lès-Dax, participant au projet LIBROS +</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Dax, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les animaux dans la Cena Trimalchionis : accessoires ou utilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ils sont food ces Romains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Dax, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le festin n’avait pas encore tourné à l’orgie…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps en fête dans la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Age of Classics ! L’Antiquité dans la culture pop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire de la Rome antique dans la BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence au musée de Borda (Dax) dans le cadre des journées européennes du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dax, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antiquité et Moyen Âge dans la bande dessinée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e Rendez-vous de l’Histoire de Blois, Carte blanche à la SOPHAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules César dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aire-sur-l’Adour, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction et débat autour du film d’animation documentaire Un día ví 10000 elefantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival ibéro-andalou de Tarbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tarbes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image de César dans la BD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence pour les lycéens latinistes de Dax et Saint-Paul-lès-Dax, participant au projet LIBROS +</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Dax, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules César dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communications faites dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beaudean, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mamans, c’est plus pour nous de toute façon. » (&amp;lt;i&amp;gt;Autobiographie d’une courgette&amp;lt;/i&amp;gt;, Gilles Paris). Mort de la mère et deuil de l’enfant : de la prise de conscience à la reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurations de la mort et du deuil en Littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio César en viñetas : una vida de cómic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En los márgenes de Roma. Apropiaciones y reinterpretaciones de la Antigüedad romana en la cultura de masas contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chien chez les Romains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication faite le 11 mars 2017 au Musée Larrey de Baudéan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Beaudean, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules César dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communications faites dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murs immatériels et frontières fictionnelles en BD : la zizanie dans les villages !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revisiter les frontières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Pau, France. pp.35-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardonne-moi et songe que j’étais solitaire : le mythe moderne de Calamity Jane, reine du Far West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Beaudean, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Romain sur la route de la soie : Alix et L’Empereur de Chine en classe de 6e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle narration pour l’histoire : la bande dessinée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Péplum : de l’écran à la case. Croisements médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canopé 16 / Cité Internationale de la Bande Dessinée et de l’Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Angoulême, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse contre les préjugés : Katitzi la Tzigane ou les souvenirs d’enfance de la Suédoise Katarina Taïkon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude Tsiganes, travail, famille, habitat..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tous les chemins mènent à Rome (HBO, 2005-2007)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Retour : espaces, fractures, transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café-débat sur les génériques de séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Loubet-Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enfin jeudi !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écrivain et son livre au cœur de l’écriture scénaristique du dénouement : le cas de Gossip Girl et de Private Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bretagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes dans la série Rome (HBO, 2005-2007) : toutes des mamans et des putains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication faite dans le cadre de la journée d’études Figures de l’Antiquité : petit et grand écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des étudiants de Lettres à la bande dessinée : enjeux pédagogiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres BD et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Thizy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations littéraires et artistiques du chien dans l’Antiquité romaine : du chien utilitaire au chien de compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes rencontres Internationales "Des bêtes et des hommes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Valenciennes, France. pp.37-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle image d’Auguste et de Néron dans les bandes dessinées historiques Alix Senator et Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanence et Renaissances des Antiquités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardonne-moi et songe que j’étais solitaire : le mythe moderne de Calamity Jane, reine du Far West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une télésérie aux frontières du réel et de la littérature : le médecin et son double dans A Young Doctor’s Notebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermédialité et réception, UPPA-CRPHLL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardonne-moi et songe que j’étais solitaire : le mythe moderne de Calamity Jane, reine du Far West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café-débat sur la fin des séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Loubet-Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Enfin jeudi ! » et " journée d’études sur Martin Winckler", UPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le guerrier héroïque : de la Guerre des Gaules de Jules César à la série TV Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rochelois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’immersion du département des Lettres à destination des élèves de 1re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le feu qui tombe goutte à goutte&amp;quot; ou Les métamorphoses de la lumière dans Le Tombeau des lucioles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dessin animé ou les métamorphoses du réel. Colloque de l'Institut catholique de Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.217-236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules César au secours des scénaristes américains : l’incipit de la série Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée de formation PREAC – Patrimoine Antique au Musée département Arles Antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De talis à ‘tel’ : évolution d’un corrélatif consécutif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXe colloque International "Latin vulgaire, latin tardif"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.323-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les citations latines dans Astérix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le tour du monde d’Astérix – Lectures, Traductions, Interprétations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.111-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcourir l’espace pour remonter le temps : paradoxe de la (re)construction des identités dans &amp;lt;i&amp;gt;Iorix le Grand&amp;lt;/i&amp;gt; de Jacques Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La bande dessinée historique : premier cycle : l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les structures en [comparatif + quam + ut + subjonctif]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La quantification en latin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.319-334</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le participe futur en consécutive chez les historiens latins : de la postériorité à la réécriture de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de Linguistique latine (15 ; 2009 ; Innsbruck, Autriche)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Innsbruck, Autriche. pp.125-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée dans l’enseignement supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.1057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02022034v1</w:t>
+                <w:t xml:space="preserve">Jean-François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire et Produire des bandes dessinées à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hôte et l’ennemi sont-ils des étrangers comme les autres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquité méditerranéenne : à la rencontre de « l'autre ». Perceptions et représentations de l'étranger dans les littératures antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Pau, France. pp.329-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bande dessinée historique: premier cycle: l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallego, Julie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Actes du colloque "La bande dessinée historique", 23-25 novembre 2011 - Pau, France]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Pau, France. 2, PUPPA, 2015, Archaia, 978-2-35311-064-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Mangin à l'Université de Pau comme si vous y étiez !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alix Mag'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, http://alixmag.canalblog.com/archives/2016/05/31/33767138.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Hippocrate&amp;lt;/i&amp;gt; de Thomas Lilti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrête Ton Char</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, https://www.arretetonchar.fr/hippocrate-de-thomas-lilti/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Aziza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Murena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.96-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-02354205v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire (possible) de Valerius Proculus : une enquête archéologique en bande dessinée de David Djaoui et Laurent Sieurac (100 Bulles, 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.laviedesclassiques.fr/chroniques/albums/albums-lhistoire-possible-de-valerius-proculus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: Helvetius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.laviedesclassiques.fr/chroniques/albums/albums-helvetius</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collection &amp;quot;Le fil de l'Histoire raconté par Ariane et Nino&amp;quot; de Fabrice Erre et Sylvain Savoia (Dupuis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://www.laviedesclassiques.fr/chroniques/albums/albums-le-fil-de-lhistoire-raconte-par-ariane-nino</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du film &amp;quot;Bis repetita&amp;quot; d'Emilie Noblet (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.arretetonchar.fr/on-a-teste-pour-vous-le-film-bis-repetita-compte-rendu/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique : Lore Olympus de Rachel Smythe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.laviedesclassiques.fr/chroniques/albums/albums-lore-olympus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: La Bibliomule de Cordoue de Wilfrid Lupano et Léonard Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.laviedesclassiques.fr/chroniques/albums/albums-la-bibliomule-de-cordoue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques: Alix et le Minotaure (Le Disque d'Osiris, L'Oeil du Minotaure, L'Antre du Minotaure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.laviedesclassiques.fr/chroniques/albums/albums-alix-et-le-minotaure</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: La République d'après l'oeuvre de Platon de Jean Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.laviedesclassiques.fr/chroniques/albums/albums-la-republique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: Pygmalion et la Vierge d'ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.laviedesclassiques.fr/chroniques/albums/albums-pygmalion-et-la-vierge-divoire. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/asdi.2014.1020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: Diana, princesse des Amazones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://www.laviedesclassiques.fr/chroniques/albums/albums-diana-princesse-des-amazones</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-                <w:t xml:space="preserve">hal-02191461v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katitzi de Katarina Taikon ou la mise à distance autobiographique de l’enfance par un je masqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie des corps figés dans &amp;quot;Florida&amp;quot; de Jean Dytar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transferts culturels dans le bassin méditerranéen au Xe siècle. Ou comment une vieille mule andalouse aurait changé le cours de l’Histoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À LA DÉCOUVERTE DU BANQUET ROMAIN : ENTRE RÉALITÉ ET FICTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désarroi du Trompe-la-mort : l'Ankou face au danger du nucléaire en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Et la montagne chantera pour toi » : pour une poétique de la montagne dans l’œuvre de Cosey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée, un oiseau voyageur épris de liberté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES THÉÂTRES ANTIQUES DANS LA BANDE DESSINÉE FRANCO-BELGE : MISE EN IMAGE ET EN SCÈNE D'UN BÂTIMENT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir comprendre, pouvoir soigner, pouvoir guérir dans la série Médée de Peña et Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subordonnées conjonctives de conséquence dans la prose historique latine. Perspective ouverte sur le devenir roman du système.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. UNIVERSITÉ BLAISE PASCAL – CLERMONT-FERRAND 2, 2007. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05572615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7622,51 +8877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142029v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143086v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142020v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143151v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143145v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143135v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143115v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141884v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Le Balch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426930v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326673v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323793v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326672v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426921v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328091v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328077v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328083v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328084v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326674v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326676v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326675v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326815v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326817v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328090v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loubet-Po&#235;tte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326814v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323794v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328079v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328088v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327051v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochelois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325274v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325279v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325276v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327048v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/catalogo/2-critica-literaria/36-dialogos-francabrasil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426927v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Taillade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fatello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179834v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062276v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495522v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495526v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180214v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quinot-Muracciole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182229v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Marein" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Voisin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426933v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351219v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353940v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353924v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353956v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022017v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1873" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171632v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351220v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426919v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354189v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354205v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191461v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359913v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Taillade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fatello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quinot-Muracciole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Marein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Voisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/catalogo/2-critica-literaria/36-dialogos-francabrasil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Le Balch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326819v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loubet-Po&#235;tte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochelois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Avril" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacoste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05572615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>