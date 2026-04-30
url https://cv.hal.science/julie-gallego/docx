--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -592,281 +592,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Foret' comme doublet rare et archaïque de 'esset' : état de la question et pistes complémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Taillade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Fatello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nemo par eloquentia. Mélanges de linguistique ancienne en hommage à Colette Bodelot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.271-284, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panorama de la bande dessinée historique récente : vers de nouveaux classiques après Alix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Scapin; Tiphaine-Annabelle Besnard; Musée Saint-Raymond (Toulouse). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Age of classics !: l'Antiquité dans la culture pop : catalogue de l'exposition présentée au musée Saint-Raymond, musée d'archéologie de Toulouse, du 22 février au 22 septembre 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée Saint-Raymond, musée des Antiques de Toulouse, pp.82-103, 2019, 978-2-909454-43-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02179834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julio César en viñetas : una vida de cómic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Unceta Gomez; Carlos Sánchez Pérez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En los márgenes de Roma. La Antigüedad romana en la cultura de masas contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cartala, pp.200-223, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426926v1</w:t>
-              </w:r>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-02179834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macumba dans le Sertão : quelles aventures brésiliennes pour la bande dessinée européenne ?</w:t>
               </w:r>
@@ -1291,51 +1291,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1622,1282 +1622,1355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Pourvu qu’Octave ne se prenne pas désormais pour un phénomène ! ». De l’adolescence d’Octave dans Alix à la vieillesse d’Auguste dans Alix Senator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 366, pp.521-554</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05581537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;lt;i&amp;gt;Murena. Chapitre dixième. Le Banquet&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://laviedesclassiques.fr/article/albums-murena-chapitre-dixi%C3%A8me-le-banquet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albums - Quelques titres pour buller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, https://laviedesclassiques.fr/article/album-%E2%80%94-quelques-titres-pour-buller</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Aziza (Cl.), &amp;lt;i&amp;gt;Vivre l’Antiquité. Recueil de préfaces et autres textes&amp;lt;i&amp;gt;. – O. Devillers coll.- Bordeaux : Ausonius, 2016. – 373 p. : bibliogr. – (Scripta Receptoria, ISSN : 2427-4771 ; 7). – ISBN : 978-2-35613-159-1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, http://www.revue-etudes-anciennes.fr/aziza-cl-vivre-lantiquite-recueil-de-prefaces-et-autres-textes-o-devillers-coll-bordeaux-ausonius-2016-373-p-bibliogr-scripta-receptoria-issn-2427-4771-7-isbn-978/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albums - Alix 36 : Le serment du gladiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://laviedesclassiques.fr/article/albums-alix-36-le-serment-du-gladiateur</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albums - Les voyages d’Alix – Les gladiateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, https://laviedesclassiques.fr/article/albums-les-voyages-d%E2%80%99alix-%E2%80%93-les-gladiateurs</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de &amp;lt;i&amp;gt;Alix senator, tome 5 : Le hurlement de Cybèle&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, https://reainfo.hypotheses.org/6492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médée est-elle encore un monstre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, https://reainfo.hypotheses.org/7800</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix sénateur ou le retour de la momie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, https://reainfo.hypotheses.org/10354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Senator 6 – La montagne des morts de Valérie Mangin et Thierry Démarez (Casterman, septembre 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Vie des classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, https://laviedesclassiques.fr/article/alix-senator-6-%E2%80%93-la-montagne-des-morts-de-val%C3%A9rie-mangin-et-thierry-d%C3%A9marez-casterman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guerre des Gaules et guerres civiles dans la série &amp;lt;i&amp;gt;Rome&amp;lt;/i&amp;gt; (HBO, 2005-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Guerres en séries (II), 10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.1873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tvseries.1873⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02022017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur un mythe moderne : Calamity Jane. Une légende de l'Ouest américain en lettres et en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimodalité(s) : Revue de recherches en littératie médiatique multimodale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (octobre)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceci n’est pas censé être un journal…’ : les récits de vie(s) de Calamity Jane entre lettres et images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure du médecin-écrivain dans la mini-série A Young Doctor’s Notebook et dans l’œuvre de Martin Winckler : lectures croisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les Œuvres plurielles de Martin Winckler - Actes de la journée d'études du 21 mars 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque sur la bande dessinée historique (Pau, 23 au 26 novembre 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.317-320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée d’études sur le péplum (Pau, 24 mars 2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.194-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules César au secours des scénaristes américains : l’incipit de la série Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Hudelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les Séries télévisées américaines contemporaines : entre la fiction, les faits, et le réel, 1 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tvseries.1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2907,4023 +2980,4023 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan de l'axe &amp;quot;Bande dessinée et enjeux sociétaux et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Aquatias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier la bande dessinée au XXIe siècle (colloque Bilan du réseau 3RBD )</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, réseau 3RBD, Mar 2026, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée antiquisante comme support pédagogique de l'école primaire à l'université. Quelques ressources pour la classe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des bulles pour célébrer l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série de bande dessinée &amp;quot;Alix&amp;quot; de Jacques Martin : entre innovations, évolution et révolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des bulles pour célébrer l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schtroumpf dans le bleu, Gnap dans le noir et Schlips dans le rouge : un corps à schtroumpfer (version complète)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Corps Autres dans la BD : métalliques, spongieux et non-humains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lyrisme polyphonique de Lynda Lemay : comédie humaine créative et investissement émotionnel (version complète)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création et imaginaire des femmes: l'avenir en héritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acte de création dans l'oeuvre de Jean Dytar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée HLP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bérengère Moricheau-Airaud, Mar 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un grand respire de liberté » pour une balade en pente douce : Magasin général ou des pleurs de bonheur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le style des romans « feel good » d’expression française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laetita GONON; Cécile NARJOUX; Bérengère MORICHEAU-AIRAUD; Roselyne de VILLENEUVE, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit de voyage face au traumatisme ou Comment raconter l'indicible dans Florida de Jean Dytar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cómic &amp; ODS 3 Salud y Bienestar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Veronica Orazi, Dec 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La beauté est dans la différence » : représentation de l'autisme dans la BD Jun de Keum Suk Gendry-Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Le Balch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Le handicap dans la BD jeunesse : dans et par-delà les cases »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Saudo-Welby, Jun 2021, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La légende noire de l’empereur Néron, entre Histoire et histoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université du Temps Libre d'Anglet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le retour à la langue de l’intrigue ou comment rendre son latin à Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Traducteurs de bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. pp.131-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reescritura del mito de Medea la monstruosa a través del feminismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En los Márgenes del mito. Hibridaciones de la mitología clásica en la cultura de masas contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Madrid, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les divinités ont l’éternité devant elles pour être satisfaites&amp;quot; : des hommes marionnettes des dieux et des dieux marionnettes des hommes dans Alix Senator ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études sur les dieux et les hommes dans le monde gréco-romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête de puissance et d’éternité : quand les hommes se prennent pour des dieux dans Alix Senator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dieux et les hommes dans le monde gréco-romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du festin chez Trimalchion au banquet chez les Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils sont food ces Romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la Rome antique se raconte en manga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence pour les lycéens latinistes de Dax et Saint-Paul-lès-Dax, participant au projet LIBROS +</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les animaux dans la Cena Trimalchionis : accessoires ou utilités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ils sont food ces Romains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le festin n’avait pas encore tourné à l’orgie…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps en fête dans la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Age of Classics ! L’Antiquité dans la culture pop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaginaire de la Rome antique dans la BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence au musée de Borda (Dax) dans le cadre des journées européennes du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiquité et Moyen Âge dans la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Rendez-vous de l’Histoire de Blois, Carte blanche à la SOPHAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules César dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aire-sur-l’Adour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et débat autour du film d’animation documentaire Un día ví 10000 elefantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival ibéro-andalou de Tarbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image de César dans la BD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence pour les lycéens latinistes de Dax et Saint-Paul-lès-Dax, participant au projet LIBROS +</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Dax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules César dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communications faites dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beaudean, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les mamans, c’est plus pour nous de toute façon. » (&amp;lt;i&amp;gt;Autobiographie d’une courgette&amp;lt;/i&amp;gt;, Gilles Paris). Mort de la mère et deuil de l’enfant : de la prise de conscience à la reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figurations de la mort et du deuil en Littérature de jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio César en viñetas : una vida de cómic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En los márgenes de Roma. Apropiaciones y reinterpretaciones de la Antigüedad romana en la cultura de masas contemporánea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chien chez les Romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communication faite le 11 mars 2017 au Musée Larrey de Baudéan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Beaudean, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules César dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communications faites dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murs immatériels et frontières fictionnelles en BD : la zizanie dans les villages !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revisiter les frontières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Pau, France. pp.35-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardonne-moi et songe que j’étais solitaire : le mythe moderne de Calamity Jane, reine du Far West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Beaudean, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Romain sur la route de la soie : Alix et L’Empereur de Chine en classe de 6e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle narration pour l’histoire : la bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Péplum : de l’écran à la case. Croisements médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canopé 16 / Cité Internationale de la Bande Dessinée et de l’Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La littérature de jeunesse contre les préjugés : Katitzi la Tzigane ou les souvenirs d’enfance de la Suédoise Katarina Taïkon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude Tsiganes, travail, famille, habitat..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous les chemins mènent à Rome (HBO, 2005-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Retour : espaces, fractures, transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Café-débat sur les génériques de séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Loubet-Poëtte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfin jeudi !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes dans la série Rome (HBO, 2005-2007) : toutes des mamans et des putains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication faite dans le cadre de la journée d’études Figures de l’Antiquité : petit et grand écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des étudiants de Lettres à la bande dessinée : enjeux pédagogiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres BD et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Thizy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations littéraires et artistiques du chien dans l’Antiquité romaine : du chien utilitaire au chien de compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes rencontres Internationales "Des bêtes et des hommes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Valenciennes, France. pp.37-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle image d’Auguste et de Néron dans les bandes dessinées historiques Alix Senator et Murena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Permanence et Renaissances des Antiquités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pardonne-moi et songe que j’étais solitaire : le mythe moderne de Calamity Jane, reine du Far West</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Anglet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écrivain et son livre au cœur de l’écriture scénaristique du dénouement : le cas de Gossip Girl et de Private Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et séries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...301 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardonne-moi et songe que j’étais solitaire : le mythe moderne de Calamity Jane, reine du Far West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Anglet, France</w:t>
+              <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café-débat sur la fin des séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Loubet-Poëtte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Enfin jeudi ! » et " journée d’études sur Martin Winckler", UPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une télésérie aux frontières du réel et de la littérature : le médecin et son double dans A Young Doctor’s Notebook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermédialité et réception, UPPA-CRPHLL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Café-débat sur la fin des séries télévisées</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le guerrier héroïque : de la Guerre des Gaules de Jules César à la série TV Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Rochelois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’immersion du département des Lettres à destination des élèves de 1re</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le feu qui tombe goutte à goutte&amp;quot; ou Les métamorphoses de la lumière dans Le Tombeau des lucioles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le dessin animé ou les métamorphoses du réel. Colloque de l'Institut catholique de Toulouse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Toulouse, France. pp.217-236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules César au secours des scénaristes américains : l’incipit de la série Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée de formation PREAC – Patrimoine Antique au Musée département Arles Antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De talis à ‘tel’ : évolution d’un corrélatif consécutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe colloque International "Latin vulgaire, latin tardif"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.323-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les citations latines dans Astérix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le tour du monde d’Astérix – Lectures, Traductions, Interprétations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.111-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcourir l’espace pour remonter le temps : paradoxe de la (re)construction des identités dans &amp;lt;i&amp;gt;Iorix le Grand&amp;lt;/i&amp;gt; de Jacques Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La bande dessinée historique : premier cycle : l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02324863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures en [comparatif + quam + ut + subjonctif]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La quantification en latin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Paris, France. pp.319-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le participe futur en consécutive chez les historiens latins : de la postériorité à la réécriture de l’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Linguistique latine (15 ; 2009 ; Innsbruck, Autriche)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Innsbruck, Autriche. pp.125-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Massol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire et Produire des bandes dessinées à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hôte et l’ennemi sont-ils des étrangers comme les autres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquité méditerranéenne : à la rencontre de « l'autre ». Perceptions et représentations de l'étranger dans les littératures antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Pau, France. pp.329-338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6933,102 +7006,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bande dessinée historique: premier cycle: l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gallego, Julie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Actes du colloque "La bande dessinée historique", 23-25 novembre 2011 - Pau, France]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Pau, France. 2, PUPPA, 2015, Archaia, 978-2-35311-064-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7038,167 +7111,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Mangin à l'Université de Pau comme si vous y étiez !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alix Mag'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, http://alixmag.canalblog.com/archives/2016/05/31/33767138.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Hippocrate&amp;lt;/i&amp;gt; de Thomas Lilti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrête Ton Char</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, https://www.arretetonchar.fr/hippocrate-de-thomas-lilti/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7208,51 +7281,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7268,51 +7341,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Murena</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.96-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7322,684 +7395,684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Histoire (possible) de Valerius Proculus : une enquête archéologique en bande dessinée de David Djaoui et Laurent Sieurac (100 Bulles, 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.laviedesclassiques.fr/chroniques/albums/albums-lhistoire-possible-de-valerius-proculus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique: Helvetius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.laviedesclassiques.fr/chroniques/albums/albums-helvetius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collection &amp;quot;Le fil de l'Histoire raconté par Ariane et Nino&amp;quot; de Fabrice Erre et Sylvain Savoia (Dupuis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, https://www.laviedesclassiques.fr/chroniques/albums/albums-le-fil-de-lhistoire-raconte-par-ariane-nino</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu du film &amp;quot;Bis repetita&amp;quot; d'Emilie Noblet (2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.arretetonchar.fr/on-a-teste-pour-vous-le-film-bis-repetita-compte-rendu/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : Lore Olympus de Rachel Smythe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Avril</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, https://www.laviedesclassiques.fr/chroniques/albums/albums-lore-olympus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Avril</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024, https://www.laviedesclassiques.fr/chroniques/albums/albums-lore-olympus</w:t>
+                <w:t xml:space="preserve">hal-05143150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: La Bibliomule de Cordoue de Wilfrid Lupano et Léonard Chemineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, https://www.laviedesclassiques.fr/chroniques/albums/albums-la-bibliomule-de-cordoue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023, https://www.laviedesclassiques.fr/chroniques/albums/albums-la-bibliomule-de-cordoue</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques: Alix et le Minotaure (Le Disque d'Osiris, L'Oeil du Minotaure, L'Antre du Minotaure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.laviedesclassiques.fr/chroniques/albums/albums-alix-et-le-minotaure</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2022, https://www.laviedesclassiques.fr/chroniques/albums/albums-alix-et-le-minotaure</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: La République d'après l'oeuvre de Platon de Jean Harambat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.laviedesclassiques.fr/chroniques/albums/albums-la-republique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Lacoste</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05142358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: Pygmalion et la Vierge d'ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://www.laviedesclassiques.fr/chroniques/albums/albums-pygmalion-et-la-vierge-divoire. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/asdi.2014.1020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/asdi.2014.1020⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-05142369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique: Diana, princesse des Amazones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, https://www.laviedesclassiques.fr/chroniques/albums/albums-diana-princesse-des-amazones</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8009,611 +8082,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katitzi de Katarina Taikon ou la mise à distance autobiographique de l’enfance par un je masqué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des corps figés dans &amp;quot;Florida&amp;quot; de Jean Dytar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transferts culturels dans le bassin méditerranéen au Xe siècle. Ou comment une vieille mule andalouse aurait changé le cours de l’Histoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À LA DÉCOUVERTE DU BANQUET ROMAIN : ENTRE RÉALITÉ ET FICTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le désarroi du Trompe-la-mort : l'Ankou face au danger du nucléaire en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Et la montagne chantera pour toi » : pour une poétique de la montagne dans l’œuvre de Cosey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médée, un oiseau voyageur épris de liberté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES THÉÂTRES ANTIQUES DANS LA BANDE DESSINÉE FRANCO-BELGE : MISE EN IMAGE ET EN SCÈNE D'UN BÂTIMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouvoir comprendre, pouvoir soigner, pouvoir guérir dans la série Médée de Peña et Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8623,114 +8696,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les subordonnées conjonctives de conséquence dans la prose historique latine. Perspective ouverte sur le devenir roman du système.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. UNIVERSITÉ BLAISE PASCAL – CLERMONT-FERRAND 2, 2007. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05572615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8877,51 +8950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359913v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Taillade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fatello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quinot-Muracciole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Marein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Voisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/catalogo/2-critica-literaria/36-dialogos-francabrasil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426929v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179834v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426933v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353940v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353924v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354139v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170635v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354108v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353956v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354064v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1873" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170593v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171632v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351220v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572245v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572257v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572261v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572234v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143115v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Le Balch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426930v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426920v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426916v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328082v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328078v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326672v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426921v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328091v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326674v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328086v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328085v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323792v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328090v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326819v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326817v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323794v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328080v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loubet-Po&#235;tte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327051v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochelois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325274v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327050v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325273v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324863v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325276v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327048v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325275v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191461v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354189v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354205v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426919v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143148v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143145v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143125v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143150v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Avril" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142342v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142114v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacoste" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141928v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142029v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143142v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143111v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143097v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05572615v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359913v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Taillade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fatello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quinot-Muracciole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Marein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Voisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/catalogo/2-critica-literaria/36-dialogos-francabrasil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1873" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Le Balch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loubet-Po&#235;tte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochelois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Avril" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacoste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05572615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>