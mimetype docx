--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -2133,242 +2133,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alix sénateur ou le retour de la momie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, https://reainfo.hypotheses.org/10354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médée est-elle encore un monstre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualités des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, https://reainfo.hypotheses.org/7800</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Didactique des Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170635v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-02353956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Senator 6 – La montagne des morts de Valérie Mangin et Thierry Démarez (Casterman, septembre 2017)</w:t>
               </w:r>
@@ -3717,303 +3717,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En quête de puissance et d’éternité : quand les hommes se prennent pour des dieux dans Alix Senator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dieux et les hommes dans le monde gréco-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reescritura del mito de Medea la monstruosa a través del feminismo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En los Márgenes del mito. Hibridaciones de la mitología clásica en la cultura de masas contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Madrid, Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les divinités ont l’éternité devant elles pour être satisfaites&amp;quot; : des hommes marionnettes des dieux et des dieux marionnettes des hommes dans Alix Senator ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études sur les dieux et les hommes dans le monde gréco-romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le retour à la langue de l’intrigue ou comment rendre son latin à Néron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Traducteurs de bande dessinée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France. pp.131-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323793v1</w:t>
-              </w:r>
-[...205 lines deleted...]
-                <w:t xml:space="preserve">hal-02426916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du festin chez Trimalchion au banquet chez les Romains</w:t>
               </w:r>
@@ -4476,165 +4476,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jules César dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aire-sur-l’Adour, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antiquité et Moyen Âge dans la bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Rendez-vous de l’Histoire de Blois, Carte blanche à la SOPHAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328077v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02328087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et débat autour du film d’animation documentaire Un día ví 10000 elefantes</w:t>
               </w:r>
@@ -4752,234 +4752,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les mamans, c’est plus pour nous de toute façon. » (&amp;lt;i&amp;gt;Autobiographie d’une courgette&amp;lt;/i&amp;gt;, Gilles Paris). Mort de la mère et deuil de l’enfant : de la prise de conscience à la reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figurations de la mort et du deuil en Littérature de jeunesse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio César en viñetas : una vida de cómic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En los márgenes de Roma. Apropiaciones y reinterpretaciones de la Antigüedad romana en la cultura de masas contemporánea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Madrid, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jules César dans la BD et les séries TV : de l’Histoire à la fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">communications faites dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Beaudean, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328086v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02326675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chien chez les Romains</w:t>
               </w:r>
@@ -5304,165 +5304,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La littérature de jeunesse contre les préjugés : Katitzi la Tzigane ou les souvenirs d’enfance de la Suédoise Katarina Taïkon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude Tsiganes, travail, famille, habitat..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Péplum : de l’écran à la case. Croisements médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canopé 16 / Cité Internationale de la Bande Dessinée et de l’Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326817v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02326815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tous les chemins mènent à Rome (HBO, 2005-2007)</w:t>
               </w:r>
@@ -5511,342 +5511,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Représentations littéraires et artistiques du chien dans l’Antiquité romaine : du chien utilitaire au chien de compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes rencontres Internationales "Des bêtes et des hommes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Valenciennes, France. pp.37-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Café-débat sur les génériques de séries télévisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Loubet-Poëtte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfin jeudi !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former des étudiants de Lettres à la bande dessinée : enjeux pédagogiques et culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres BD et enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Thizy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes dans la série Rome (HBO, 2005-2007) : toutes des mamans et des putains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite dans le cadre de la journée d’études Figures de l’Antiquité : petit et grand écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326812v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-02324864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle image d’Auguste et de Néron dans les bandes dessinées historiques Alix Senator et Murena</w:t>
               </w:r>
@@ -5895,316 +5895,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écrivain et son livre au cœur de l’écriture scénaristique du dénouement : le cas de Gossip Girl et de Private Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Bretagne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pardonne-moi et songe que j’étais solitaire : le mythe moderne de Calamity Jane, reine du Far West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Julie Gallego</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Café-débat sur la fin des séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Loubet-Poëtte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littérature et séries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Bretagne, France</w:t>
+              <w:t xml:space="preserve">« Enfin jeudi ! » et " journée d’études sur Martin Winckler", UPPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pardonne-moi et songe que j’étais solitaire : le mythe moderne de Calamity Jane, reine du Far West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication faite dans le cadre de l’Université du Temps Libre d’Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328088v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02328079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une télésérie aux frontières du réel et de la littérature : le médecin et son double dans A Young Doctor’s Notebook</w:t>
               </w:r>
@@ -8152,353 +8152,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Et la montagne chantera pour toi » : pour une poétique de la montagne dans l’œuvre de Cosey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désarroi du Trompe-la-mort : l'Ankou face au danger du nucléaire en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À LA DÉCOUVERTE DU BANQUET ROMAIN : ENTRE RÉALITÉ ET FICTION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transferts culturels dans le bassin méditerranéen au Xe siècle. Ou comment une vieille mule andalouse aurait changé le cours de l’Histoire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cartographie des corps figés dans &amp;quot;Florida&amp;quot; de Jean Dytar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gallego</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143086v1</w:t>
-              </w:r>
-[...258 lines deleted...]
-                <w:t xml:space="preserve">hal-05143142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médée, un oiseau voyageur épris de liberté</w:t>
               </w:r>
@@ -8950,51 +8950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359913v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Taillade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fatello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quinot-Muracciole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Marein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Voisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/catalogo/2-critica-literaria/36-dialogos-francabrasil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170635v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1873" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Le Balch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323793v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328086v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326676v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326675v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326815v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328080v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loubet-Po&#235;tte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326814v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324864v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328089v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326809v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328088v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328079v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochelois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Avril" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacoste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142082v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142029v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143142v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05572615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359913v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Taillade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gallego" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Fatello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gibert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426931v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Aziza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quinot-Muracciole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Marein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Voisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475562v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Viana Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/catalogo/2-critica-literaria/36-dialogos-francabrasil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426927v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02179834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062276v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495526v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02321922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495535v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180214v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572458v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572029v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/epistemocritique.981" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571996v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581537v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426933v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351219v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353924v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02353956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022017v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1873" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02170593v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351220v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022034v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vasset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1057" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aquatias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572257v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572261v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572234v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143135v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143115v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141884v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Le Balch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426930v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426920v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328078v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326672v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328091v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328083v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328077v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328084v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326674v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326676v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328086v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328081v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328090v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326817v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guizard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328080v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Loubet-Po&#235;tte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326814v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326812v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326816v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326809v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328089v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328079v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rochelois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325274v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327050v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325273v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324863v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325276v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325275v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02191461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354189v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02354205v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143151v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143148v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143145v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143125v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Avril" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142342v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142114v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Lacoste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/asdi.2014.1020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141928v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143142v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142029v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141992v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142082v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143086v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143111v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143097v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142020v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05572615v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>