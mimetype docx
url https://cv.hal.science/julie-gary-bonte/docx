--- v0 (2026-03-29)
+++ v1 (2026-04-24)
@@ -73,2173 +73,2297 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">julie-gary-bonte</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">190592486</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre héritage et rupture, l’esthétique musicale en Chine médiévale</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Esthétique de la musique en Chine médiévale : idéologies, débats et pratiques chez Ruan Ji et Ji Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Ecole normale supérieure de lyon - ENS LYON, 2015. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015ENSL1061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
-[...109 lines deleted...]
-                <w:t xml:space="preserve">hal-05569125v1</w:t>
+                <w:t xml:space="preserve">tel-01277217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sans instrument : récital en plein vent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Entre héritage et rupture, l’esthétique musicale en Chine médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xie Jing; Julien Zurbach. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Passés croisés, passés composés : perspectives à partir des classiques depuis la Chine et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kimé, pp.443-465, 2022, 978-2-38072-067-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11z8j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04648133v1</w:t>
+                <w:t xml:space="preserve">hal-04893508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face au monde ; loin du monde ; hors du monde : Sifflement et excentricité en Chine médiévale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">« La musique est sans joie ni tristesse » - L'esthétique apathique de Ji Kang : signification et implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Espagne. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chine France – Europe Asie. Itinéraire de concepts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Rue d’Ulm/Presses de l’École normale supérieure, pp.571-590, 2018, Les rencontres de Normale Sup', 978-2-7288-0584-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/137ug⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04942920v1</w:t>
+                <w:t xml:space="preserve">hal-05569125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hommage au Maître hétéroclite : En souvenir de Jacques Pimpaneau (1934-2021)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sans instrument : récital en plein vent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, 343 p., 2024, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+              <w:t xml:space="preserve">, 2024, Hommage au Maître hétéroclite : En souvenir de Jacques Pimpaneau (1934-2021), 16, pp.46-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11z8j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648138v1</w:t>
+                <w:t xml:space="preserve">hal-04648133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Face au monde ; loin du monde ; hors du monde : Sifflement et excentricité en Chine médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Marges et marginalités littéraires d’Asie d’hier et d’aujourd’hui, 17, pp.71-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/137ug⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruan Ji, Ji Kang: Écrits sur la musique de la Chine médiévale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hommage au Maître hétéroclite : En souvenir de Jacques Pimpaneau (1934-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lavoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kaser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05570749v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impressions d'Extrême-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 16, 343 p., 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11z8k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (19)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiang Xiu 向秀 (227-272)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ruan Ji, Ji Kang: Écrits sur la musique de la Chine médiévale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Romain Graziani</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Cheng; Marc Kalinowski; Stéphane Feuillas; Béatrice L'Haridon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Belles Lettres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 356 p., 2026, Bibliothèque Chinoise, 9782251454146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice sur Fu Gu 傅嘏 (209-255)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.513-516</w:t>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois, Paris, Les Belles Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.162-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570721v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ji Kang 嵇康 (223-262)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Ruan Xian 阮咸 (234-305)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.247-249</w:t>
+              <w:t xml:space="preserve">, 2020, pp.380-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570621v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Su 王肅 (195-256)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Bao Jingyan 鮑 敬 言 (ca. 278-342)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.485-487</w:t>
+              <w:t xml:space="preserve">, 2020, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570702v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhong Hui 鍾會 (225-264)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Ji Kang 嵇康 (223-262)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.641-645</w:t>
+              <w:t xml:space="preserve">, 2020, pp.247-249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570733v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Ling 劉伶 (221-300)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Ruan Ji 阮籍 (210-263)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.301-304</w:t>
+              <w:t xml:space="preserve">, 2020, pp.376-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570635v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fu Gu 傅嘏 (209-255)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Shan Tao 山濤 (205-283)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois, Paris, Les Belles Lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.162-165</w:t>
+              <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.396-399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569139v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Zeng 何曾 (199-279)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Guo Xiang 郭象 (252-312)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.211-214</w:t>
+              <w:t xml:space="preserve">, 2020, pp.195-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570606v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiahou Xuan 夏侯玄 (209-254)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Wang Su 王肅 (195-256)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.509-513</w:t>
+              <w:t xml:space="preserve">, 2020, pp.485-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570710v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo Xiang 郭象 (252-312)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur He Yan 何晏 (ca. 190-249)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.195-199</w:t>
+              <w:t xml:space="preserve">, 2020, pp.207-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569149v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shan Tao 山濤 (205-283)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur He Zeng 何曾 (199-279)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.396-399</w:t>
+              <w:t xml:space="preserve">, 2020, pp.211-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570683v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Bi 王弼 (226-249)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Liu Ling 劉伶 (221 ?-300 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.465-468</w:t>
+              <w:t xml:space="preserve">, 2020, pp.301-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570691v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guo Pu 郭璞 (276-324)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Ge Hong 葛洪 (283-343)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.192-195</w:t>
+              <w:t xml:space="preserve">, 2020, pp.177-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569147v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Qu 應璩 (190-252)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Wang Rong 王戎 (234-305)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.591-594</w:t>
+              <w:t xml:space="preserve">, 2020, pp.478-482</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570728v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruan Ji 阮籍 (210-263)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Guo Pu 郭璞 (276-324)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Graziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.376-380</w:t>
+              <w:t xml:space="preserve">, 2020, pp.192-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570643v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Yan 何晏 (ca. 190-249)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Xiang Xiu 向秀 (ca. 227-272)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.207-210</w:t>
+              <w:t xml:space="preserve">, 2020, pp.513-516</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569151v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ge Hong 葛洪 (283-343)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Xiahou Xuan 夏侯玄 (209-254)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.177-180</w:t>
+              <w:t xml:space="preserve">, 2020, pp.509-513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569146v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Jingyan 鮑敬言 (ca. 278-342)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Ying Qu 應璩 (190-252)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.40-43</w:t>
+              <w:t xml:space="preserve">, 2020, pp.591-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569134v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Rong 王戎 (234-305)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Zhong Hui 鍾會 (225-264)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.478-482</w:t>
+              <w:t xml:space="preserve">, 2020, pp.641-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570696v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruan Xian 阮咸 (234-305)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Notice sur Wang Bi 王弼 (226-249)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gary-Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Graziani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire biographique du haut Moyen Âge chinois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.380-383</w:t>
+              <w:t xml:space="preserve">, 2020, pp.465-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05570656v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2307,51 +2431,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="289938CD"/>
+    <w:nsid w:val="79C74ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2538,51 +2662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-gary-bonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893508v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gary-Bonte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569125v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648133v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z8j" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ug" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavoix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kaser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z8k" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251454146/ecrits-sur-la-musique-de-la-chine-medievale" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Graziani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570621v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569149v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570691v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569147v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569134v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570696v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-gary-bonte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190592486" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01277217v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ENSL1061" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893508v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gary-Bonte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z8j" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04942920v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137ug" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavoix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kaser" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11z8k" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570749v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251454146/ecrits-sur-la-musique-de-la-chine-medievale" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569139v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570656v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569134v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570621v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Graziani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570643v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570683v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569149v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569151v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570606v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570635v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570696v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569147v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570721v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570710v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570728v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>