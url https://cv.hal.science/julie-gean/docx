--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Géan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Wine Taste: Impact of Dietary Lipids on Sensory Perceptions of Grape Tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fernandez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (10), pp.3165-3174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Wine Taste: Impact of Dietary Lipids on Sensory Perceptions of Grape Tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fernandez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.3165 - 3174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potent effect of mycolactone on lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milène Nitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bénarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Maniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marsollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e1006814. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape tannin catechin and ethanol fluidify oral membrane mimics containing moderate amounts of cholesterol: Implications on wine tasting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavanol/lipid interaction: a novel molecular perspective in the description of wine astringency & bitterness and antioxidant action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (20), pp.3143 - 3147. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Wine Tannins Fluidify and Precipitate Lipid Liposomes and Bicelles. A Role for Lipids in Wine Tasting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien L. Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp. 5518−5526. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane lipids protected from oxidation by red wine tannins: A proton NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Studies of Nontoxic and Toxic Amyloids Interacting with Membrane Models at the Air−Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Phuong TA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coulary-Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (8), pp.4797-4807. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la103788r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo and In Vitro Analyses of Toxic Mutants of HET-s: FTIR Antiparallel Signature Correlates with Amyloid Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Phuong TA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (1), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Yeast Toxic Mutant of HET-s(218-289) Prion Displays Alternative Intermediates of Amyloidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (4), pp.1239-1246. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A yeast toxic mutant of HET-s((218-289)) prion displays alternative intermediates of amyloidogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (4), pp.1239-46. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving amyloid toxicity in a yeast model by structural changes : a molecular approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp.2254-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and orientation of puroindolines into wheat galactolipid monolayers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (19), pp.10901-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la800697s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1768, pp.1526 - 1540. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pezolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1768 (6), pp.1526-40. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing detectivity of polarization modulation infrared reflection-absorption spectroscopy for the study of ultrathin films deposited on various substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saccani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (10), pp.1260-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phospholipid Bilayer Supported under a Polymerized Langmuir Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Saccani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (6), pp.3781-3787. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(03)74793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phospholipid bilayer supported under a polymerized Langmuir film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saccani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (6), pp.3781-3787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Géan </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Wine Taste: Impact of Dietary Lipids on Sensory Perceptions of Grape Tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fernandez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69, pp.3165 - 3174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into Wine Taste: Impact of Dietary Lipids on Sensory Perceptions of Grape Tannins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Fernandez-Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Loquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (10), pp.3165-3174. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.0c06589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03280821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potent effect of mycolactone on lipid membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milène Nitenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Bénarouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ofelia Maniti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marsollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (1), pp.e1006814. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1006814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grape tannin catechin and ethanol fluidify oral membrane mimics containing moderate amounts of cholesterol: Implications on wine tasting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Saad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 130, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2016.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavanol/lipid interaction: a novel molecular perspective in the description of wine astringency & bitterness and antioxidant action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 71 (20), pp.3143 - 3147. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2014.07.106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red Wine Tannins Fluidify and Precipitate Lipid Liposomes and Bicelles. A Role for Lipids in Wine Tasting?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien L. Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Castets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Nallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pianet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30, pp. 5518−5526. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la5005006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane lipids protected from oxidation by red wine tannins: A proton NMR study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Jobin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Buchoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Grélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Dufourc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biochi.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01988333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Studies of Nontoxic and Toxic Amyloids Interacting with Membrane Models at the Air−Water Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Phuong TA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Coulary-Salin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 27 (8), pp.4797-4807. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la103788r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In Vivo and In Vitro Analyses of Toxic Mutants of HET-s: FTIR Antiparallel Signature Correlates with Amyloid Toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Phuong TA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (1), pp.137-152. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2011.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Yeast Toxic Mutant of HET-s(218-289) Prion Displays Alternative Intermediates of Amyloidogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (4), pp.1239-1246. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A yeast toxic mutant of HET-s((218-289)) prion displays alternative intermediates of amyloidogenesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cullin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 99 (4), pp.1239-46. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2010.06.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving amyloid toxicity in a yeast model by structural changes : a molecular approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Immel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Oda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (7), pp.2254-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and orientation of puroindolines into wheat galactolipid monolayers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langmuir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 24 (19), pp.10901-9. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/la800697s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Pézolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1768, pp.1526 - 1540. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galactosyl headgroup interactions control the molecular packing of wheat lipids in Langmuir films and in hydrated liquid-crystalline mesophases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Géan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Artzner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pezolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1768 (6), pp.1526-40. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2007.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing detectivity of polarization modulation infrared reflection-absorption spectroscopy for the study of ultrathin films deposited on various substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saccani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Buffeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57 (10), pp.1260-1265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Phospholipid Bilayer Supported under a Polymerized Langmuir Film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Saccani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (6), pp.3781-3787. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(03)74793-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phospholipid bilayer supported under a polymerized Langmuir film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saccani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Desbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blaudez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 85 (6), pp.3781-3787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId87"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Saad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fernandez-Castro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06589" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896281v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Nitenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;narouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006814" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Furlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dufourc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.07.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PCFR8PX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VGR61H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L. Furlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buchoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.07.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST6RDVQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coulary-Salin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103788r" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPNTL7SK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.06.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800697s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KXDH3V14-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desbat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;zolet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saccani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saccani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)74793-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Saad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bousquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fernandez-Castro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Loquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie G&#233;an" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.0c06589" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280821v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;ne Nitenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;narouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofelia Maniti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Marion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marsollier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006814" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123928v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Furlan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Dufourc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.07.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1PCFR8PX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869828v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Jobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pianet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.07.106" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VGR61H2-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010620v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien L. Furlan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Castets" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la5005006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-01988333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Buchoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2014.07.008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QST6RDVQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Phuong TA" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Coulary-Salin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la103788r" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779750v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecomte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cullin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2011.07.009" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPNTL7SK-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896298v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.06.015" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520951v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lecomte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G&#233;an" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366390v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Oda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672056v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bottier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la800697s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-KXDH3V14-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896307v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bottier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Desbat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M P&#233;zolet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2007.02.021" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0Q483SH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185726v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pezolet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550886v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saccani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Buffeteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Desbat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blaudez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896319v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saccani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(03)74793-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550889v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>