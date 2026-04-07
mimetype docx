--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -979,1814 +979,1814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La confusion du juste chez Épicure, Hermarque et Lucrèce : une inégalité intellectuelle des citoyens?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ΠΗΓΗ / FONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20318/fons.2020.5052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venus-uoluptas, Vénus vagabonde et Vénus conjugale : plaisir sexuel et désillusion dans le De rerum natura1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aitia.7886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Sylvie Ballestra-Puech (ed.), Lectures de Lucrèce Genève, Droz, 2019 (Histoire des idées et critique littéraire, 502), 22 × 15 cm, 465 p., fig., 75 fr. s. ISBN 978-2-600-05936-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.499-501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’ecdotique numérique à l’épreuve d’un manuscrit scolaire byzantin : décrire, déchiffrer et transcrire le Marcianus gr. XI, 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/revuehn.526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Sylvie Ballestra-Puech (ed.), Lectures de Lucrèce Genève, Droz, 2019 (Histoire des idées et critique littéraire, 502), 22 × 15 cm, 465 p., fig., 75 fr. s. ISBN 978-2-600-05936-7</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tetrapharmakos, formule authentique ou résumé simpliste de l'éthique épicurienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.29-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.3044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la source à l’image : y a-t-il une phi­lo­lo­gie numé­ri­que ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Alexandra Morenval, Le Tout et l’Infini dans le De Rerum natura de Lucrèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 79, pp.499-501</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La confusion du juste chez Épicure, Hermarque et Lucrèce : une inégalité intellectuelle des citoyens?</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Bénédicte Delignon, La morale de l'amour dans les Odes d'Horace : poésie, philosophie et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ΠΗΓΗ / FONS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, http://bmcr.brynmawr.edu/2019/2019-10-36.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Venus-uoluptas, Vénus vagabonde et Vénus conjugale : plaisir sexuel et désillusion dans le De rerum natura1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Fredericus Antonius Bakker, Epicurean Meteorology : Sources, Method, Scope and Organization, Brill, Leiden/Boston, 2016 (Philosophia Antiqua, volume 142), Revue Philosophique de Louvain 2018, 116/1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116/1 p. 130-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire du Jardin comme école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Place aux objets ! Présentification et vie des artefacts en Grèce ancienne, N.S. 16, pp.237-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.5685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : James Warren, The Pleasures of Reason in Plato, Aristotle, and the Hellenistic Hedonists, Cambridge University Press, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.115.1.3239891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Bernard Combeaud, Titus Lucretius Carus. De rerum natura – Lucrèce. La naissance des choses. Édition critique et traduction de B. C. Préface de Michel Onfray, Bordeaux, Mollat, 2015, 22 × 18 cm, 687 p., 50 €, ISBN 978-2-35877-014-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76/4 p. 1089-1092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De elementis, 5, 14-16 : la tetrapharmakos et l’épistémologie galénique du mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 10, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/aitia.7886⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aitia.1899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Bénédicte Delignon, La morale de l'amour dans les Odes d'Horace : poésie, philosophie et politique</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Vesperini, P., La &amp;quot;Philosophia&amp;quot; et ses pratiques d'Ennius à Cicéron, Ecole Française de Rome, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, http://bmcr.brynmawr.edu/2019/2019-10-36.html</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La tetrapharmakos, formule authentique ou résumé simpliste de l'éthique épicurienne ?</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Epicurus and the Epicurean tradition. Edited by Jeffrey FISH and Kirk R. SANDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2013/111(1). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.111.1.2967247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Epicuro, Epistula a Erodoto. Introduzione di Emidio Spinelli. Traduzione (con testo greco a fronte) e commento di Francesco Verde. Carocci editore Roma, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : The Cambridge Companion to Epicureanism, edited by James Warren (Cambridge Companions to Philosophy), Cambridge/New York: Cambridge University Press, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pierre-Marie Morel, Épicure : la nature et la raison (Bibliothèque des philosophies) Paris: Librairie Philosophique J. Vrin, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'angle et l'atome dans la physique épicurienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.29-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosant.3044⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Philosophie et mathématiques dans l'Antiquité, 10, pp.139-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.2177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la source à l’image : y a-t-il une phi­lo­lo­gie numé­ri­que ?</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « dogmatisme négatif » des médecins empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La rationalité sceptique, 115 (3), 63-80 / 10.3917/caph.115.0063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.115.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Alexandra Morenval, Le Tout et l’Infini dans le De Rerum natura de Lucrèce</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et médecine à la période hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Cahiers de l'Ecole Doctorale 139</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Intersections philosophiques, 2005-2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...420 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Vesperini, P., La &amp;quot;Philosophia&amp;quot; et ses pratiques d'Ennius à Cicéron, Ecole Française de Rome, 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une concordance textuelle entre Epicure et la Collection Hippocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2006, 108 (2), pp.453-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...512 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Alberto Grilli, Vita Contemplativa. Il problema della vita contemplativa nel mondo greco-romano, Brescia, Paideia, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/leph.063.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653957v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01267236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Jean-Marie Guyau, La morale d’Épicure, Fougères, Encre marine, 2002.</w:t>
               </w:r>
@@ -2921,51 +2921,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : F. Ogereau, Essai sur le système philosophique des stoïciens, Éd. Encre Marine, 2002</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : Claude Gaudin, Lucrèce la lecture des choses, Encre marine, 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
@@ -2979,75 +2979,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/leph.033.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01653951v1</w:t>
+                <w:t xml:space="preserve">halshs-01653953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Claude Gaudin, Lucrèce la lecture des choses, Encre marine, 1990</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : F. Ogereau, Essai sur le système philosophique des stoïciens, Éd. Encre Marine, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les études philosophiques</w:t>
             </w:r>
             <w:r>
@@ -3061,67 +3061,136 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/leph.033.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01653953v1</w:t>
+                <w:t xml:space="preserve">halshs-01653951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refus épicurien de la définition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers philosophiques de Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, L'épicurisme antique, 15, pp.71-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Les philosophies hellénistiques, A. A. Long et D. Sedley, trad. par Jacques Brunschwig et Pierre Pellegrin, Paris, GF-, 2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3137,126 +3206,57 @@
               <w:t xml:space="preserve">, 2003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/leph.033.0413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653952v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01267445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3557,411 +3557,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La perception érotique du corps dans l'esthétique épicurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps humain et les cinq sens : positions du débat dans l'Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Puccini-Delbey, Oct 2011, Pessac, France. pp.91-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La philosophie populaire de Polystrate l'épicurien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Begorre-Bret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie et langage ordinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Michel Counet ; Marcel Crabbé May 2011, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01412206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La perception érotique du corps dans l'esthétique épicurienne</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La παρρησία dans les corpus médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps humain et les cinq sens : positions du débat dans l'Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géraldine Puccini-Delbey, Oct 2011, Pessac, France. pp.91-100</w:t>
+              <w:t xml:space="preserve">Séminaire "parrhèsia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01477270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce et Francis Ponge, d'une modernité l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Colloque international sur Lucrèce au XXè siècle (4-5 février, Créteil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Gigandet, Feb 2010, Créteil, France. pp.39-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scepticisme et thérapeutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epicurisme et scepticisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marchand, Stéphane; Morel, Pierre-Marie; Verde, Francesco, Nov 2012, Lyon, France. pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267500v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01267467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de discours et techniques de vérité chez Stobée</w:t>
               </w:r>
@@ -4221,64 +4221,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://eman-archives.org/Marcianus/, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
@@ -4684,178 +4684,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Galien. La place de la colère dans la psycho-pathologie galénique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures plurielles du «De ira» de Sénèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.350-358, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110711547-020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sexual freedom and feminine pleasure in Lucretius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Chouinard; Zoe McConaughey; Aline Medeiros Ramos; Roxane Noël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women's Perspectives on Ancient and Medieval Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, Cham, pp.103-121, 2021, 978-3-030-73192-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334684v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03210777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la source à l'image : y a-t-il une philologie numérique ?</w:t>
               </w:r>
@@ -5157,64 +5157,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6129,51 +6129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6237,51 +6237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6328,51 +6328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6562,51 +6562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amis et les Disciples. Mélanges offerts à Francis Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6980,213 +6980,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Il faut s’arrêter » : quelques réflexions sur les heurs et malheurs du financement par projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les comptes rendus en sciences de l’Antiquité : un modèle d’open-peer-review ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Epicure, Sénèque et Wikipédia : petit exercice d’analyse de source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997357v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-03997347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La folle aventure du poème de Lucrèce</w:t>
               </w:r>
@@ -7634,51 +7634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6546427D"/>
+    <w:nsid w:val="471450C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7865,51 +7865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-giovacchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113910916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78817353" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iphi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/revuehn/269#tocto1n1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/epicure-de-rappel-34-la-bombe-atomiste-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/5566927#.YWhEfhw6-Uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/cartographie.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Epicurei/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Marcianus/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/seminaire-science-ouverte/chercheurs-et-reseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiantique.medium.com/un-autre-num%C3%A9rique-reste-possible-1bee2e3b273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/debat-comment-levaluation-ouverte-renouvelle-t-elle-la-conversation-scientifique-175771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090554ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242823v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420483v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.526" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002789v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2020.5052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.5685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.1.3239891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.111.1.2967247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.2177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.063.0413" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.033.0413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653953v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653952v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267445v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412206v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaire" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Begorre-Bret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267482v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267500v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477270v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267467v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.9281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/products/168808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334684v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210777v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711547-020" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michalewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997357v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997347v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-giovacchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113910916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78817353" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iphi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/revuehn/269#tocto1n1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/epicure-de-rappel-34-la-bombe-atomiste-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/5566927#.YWhEfhw6-Uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/cartographie.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Epicurei/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Marcianus/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/seminaire-science-ouverte/chercheurs-et-reseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiantique.medium.com/un-autre-num%C3%A9rique-reste-possible-1bee2e3b273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/debat-comment-levaluation-ouverte-renouvelle-t-elle-la-conversation-scientifique-175771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090554ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242823v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420483v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2020.5052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.526" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.5685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.1.3239891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.111.1.2967247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.2177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.063.0413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.033.0413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Begorre-Bret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.9281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/products/168808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711547-020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michalewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>