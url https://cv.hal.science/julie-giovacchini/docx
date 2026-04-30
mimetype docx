--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1312,174 +1312,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02910285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la source à l’image : y a-t-il une phi­lo­lo­gie numé­ri­que ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La tetrapharmakos, formule authentique ou résumé simpliste de l'éthique épicurienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.29-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.3044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philosant.3044⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02315259v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02070886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Alexandra Morenval, Le Tout et l’Infini dans le De Rerum natura de Lucrèce</w:t>
               </w:r>
@@ -3941,165 +3941,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'expérience par les sens, question de philosophe ou question de médecin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'expérience par les sens dans la philosophie naturelle médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Bénatouïl ; Isabelle Draelants Feb 2009, Pont-à-Mousson, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Techniques de discours et techniques de vérité chez Stobée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deciding culture : Stobaeus’ Collection of Excerpts of Ancient Greek Authors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gretchen Reydams-Schils ; Emmanuele Vimercati ; Carlos Lévy Mar 2008, Milano, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267536v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01267563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souvenir des plaisirs</w:t>
               </w:r>
@@ -7634,51 +7634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="471450C9"/>
+    <w:nsid w:val="F78D3293"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7865,51 +7865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-giovacchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113910916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78817353" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iphi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/revuehn/269#tocto1n1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/epicure-de-rappel-34-la-bombe-atomiste-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/5566927#.YWhEfhw6-Uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/cartographie.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Epicurei/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Marcianus/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/seminaire-science-ouverte/chercheurs-et-reseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiantique.medium.com/un-autre-num%C3%A9rique-reste-possible-1bee2e3b273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/debat-comment-levaluation-ouverte-renouvelle-t-elle-la-conversation-scientifique-175771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090554ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242823v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420483v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2020.5052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.526" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070886v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.5685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.1.3239891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.111.1.2967247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.2177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.063.0413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.033.0413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Begorre-Bret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267536v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267563v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.9281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/products/168808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711547-020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michalewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-giovacchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113910916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78817353" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iphi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/revuehn/269#tocto1n1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/epicure-de-rappel-34-la-bombe-atomiste-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/5566927#.YWhEfhw6-Uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/cartographie.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Epicurei/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Marcianus/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/seminaire-science-ouverte/chercheurs-et-reseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiantique.medium.com/un-autre-num%C3%A9rique-reste-possible-1bee2e3b273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/debat-comment-levaluation-ouverte-renouvelle-t-elle-la-conversation-scientifique-175771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090554ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242823v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420483v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2020.5052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.526" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.5685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.1.3239891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.111.1.2967247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.2177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.063.0413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.033.0413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Begorre-Bret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.9281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/products/168808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711547-020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michalewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>