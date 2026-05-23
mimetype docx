--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -979,1814 +979,1814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Sylvie Ballestra-Puech (ed.), Lectures de Lucrèce Genève, Droz, 2019 (Histoire des idées et critique littéraire, 502), 22 × 15 cm, 465 p., fig., 75 fr. s. ISBN 978-2-600-05936-7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.499-501</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ecdotique numérique à l’épreuve d’un manuscrit scolaire byzantin : décrire, déchiffrer et transcrire le Marcianus gr. XI, 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revuehn.526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La confusion du juste chez Épicure, Hermarque et Lucrèce : une inégalité intellectuelle des citoyens?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ΠΗΓΗ / FONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 5 (1), pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20318/fons.2020.5052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venus-uoluptas, Vénus vagabonde et Vénus conjugale : plaisir sexuel et désillusion dans le De rerum natura1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/aitia.7886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Sylvie Ballestra-Puech (ed.), Lectures de Lucrèce Genève, Droz, 2019 (Histoire des idées et critique littéraire, 502), 22 × 15 cm, 465 p., fig., 75 fr. s. ISBN 978-2-600-05936-7</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Bénédicte Delignon, La morale de l'amour dans les Odes d'Horace : poésie, philosophie et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, http://bmcr.brynmawr.edu/2019/2019-10-36.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La tetrapharmakos, formule authentique ou résumé simpliste de l'éthique épicurienne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.29-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.3044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la source à l’image : y a-t-il une phi­lo­lo­gie numé­ri­que ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 253 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Alexandra Morenval, Le Tout et l’Infini dans le De Rerum natura de Lucrèce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 79, pp.499-501</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grignon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Fredericus Antonius Bakker, Epicurean Meteorology : Sources, Method, Scope and Organization, Brill, Leiden/Boston, 2016 (Philosophia Antiqua, volume 142), Revue Philosophique de Louvain 2018, 116/1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116/1 p. 130-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">De la source à l’image : y a-t-il une phi­lo­lo­gie numé­ri­que ?</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'histoire du Jardin comme école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Place aux objets ! Présentification et vie des artefacts en Grèce ancienne, N.S. 16, pp.237-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.5685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La tetrapharmakos, formule authentique ou résumé simpliste de l'éthique épicurienne ?</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : James Warren, The Pleasures of Reason in Plato, Aristotle, and the Hellenistic Hedonists, Cambridge University Press, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.115.1.3239891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Bernard Combeaud, Titus Lucretius Carus. De rerum natura – Lucrèce. La naissance des choses. Édition critique et traduction de B. C. Préface de Michel Onfray, Bordeaux, Mollat, 2015, 22 × 18 cm, 687 p., 50 €, ISBN 978-2-35877-014-9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76/4 p. 1089-1092</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De elementis, 5, 14-16 : la tetrapharmakos et l’épistémologie galénique du mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aitia. Regards sur la culture hellénistique au XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aitia.1899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Vesperini, P., La &amp;quot;Philosophia&amp;quot; et ses pratiques d'Ennius à Cicéron, Ecole Française de Rome, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Epicurus and the Epicurean tradition. Edited by Jeffrey FISH and Kirk R. SANDERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2013/111(1). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.111.1.2967247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Epicuro, Epistula a Erodoto. Introduzione di Emidio Spinelli. Traduzione (con testo greco a fronte) e commento di Francesco Verde. Carocci editore Roma, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : The Cambridge Companion to Epicureanism, edited by James Warren (Cambridge Companions to Philosophy), Cambridge/New York: Cambridge University Press, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Pierre-Marie Morel, Épicure : la nature et la raison (Bibliothèque des philosophies) Paris: Librairie Philosophique J. Vrin, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/RPL.110.1.2149607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'angle et l'atome dans la physique épicurienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.29-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosant.3044⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Philosophie et mathématiques dans l'Antiquité, 10, pp.139-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.2177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Alexandra Morenval, Le Tout et l’Infini dans le De Rerum natura de Lucrèce</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « dogmatisme négatif » des médecins empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latomus : revue d'études latines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, La rationalité sceptique, 115 (3), 63-80 / 10.3917/caph.115.0063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph.115.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Bénédicte Delignon, La morale de l'amour dans les Odes d'Horace : poésie, philosophie et politique</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Alberto Grilli, Vita Contemplativa. Il problema della vita contemplativa nel mondo greco-romano, Brescia, Paideia, 2002</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.063.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Fredericus Antonius Bakker, Epicurean Meteorology : Sources, Method, Scope and Organization, Brill, Leiden/Boston, 2016 (Philosophia Antiqua, volume 142), Revue Philosophique de Louvain 2018, 116/1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie et médecine à la période hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue philosophique de Louvain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116/1 p. 130-132</w:t>
+              <w:t xml:space="preserve">Cahiers de l'Ecole Doctorale 139</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Intersections philosophiques, 2005-2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...347 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Vesperini, P., La &amp;quot;Philosophia&amp;quot; et ses pratiques d'Ennius à Cicéron, Ecole Française de Rome, 2012</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur une concordance textuelle entre Epicure et la Collection Hippocratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2006, 108 (2), pp.453-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...628 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267236v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01653957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Jean-Marie Guyau, La morale d’Épicure, Fougères, Encre marine, 2002.</w:t>
               </w:r>
@@ -3234,944 +3234,1039 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01653952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Élaborer un manuel de référence pour l'édition numérique savante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike König</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistica 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.26-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcript, un module EMAN pour Omeka classic : de la bibliothèque à l'édition numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bohnert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Humanistica 2023 : Colloque annuel de l'Association francophone des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic and Social Media in the Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoHu Guest Lecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Padova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et parrhèsia : introduction au colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic : parrhèsia (franc-parler) et conflit des interprétations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Le Blay; Valéry Laurand; Julie Giovacchini, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04013431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence de la παρρησία dans les corpus médicaux mineurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parrhêsia et Médecine I – éléments de problématisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La philosophie populaire de Polystrate l'épicurien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Begorre-Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie et langage ordinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Michel Counet ; Marcel Crabbé May 2011, Louvain-la-Neuve, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01412206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perception érotique du corps dans l'esthétique épicurienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps humain et les cinq sens : positions du débat dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géraldine Puccini-Delbey, Oct 2011, Pessac, France. pp.91-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Begorre-Bret</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scepticisme et thérapeutique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophie et langage ordinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Michel Counet ; Marcel Crabbé May 2011, Louvain-la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Epicurisme et scepticisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marchand, Stéphane; Morel, Pierre-Marie; Verde, Francesco, Nov 2012, Lyon, France. pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La παρρησία dans les corpus médicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "parrhèsia"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01477270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucrèce et Francis Ponge, d'une modernité l'autre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque international sur Lucrèce au XXè siècle (4-5 février, Créteil)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Gigandet, Feb 2010, Créteil, France. pp.39-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience par les sens, question de philosophe ou question de médecin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'expérience par les sens dans la philosophie naturelle médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Bénatouïl ; Isabelle Draelants Feb 2009, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de discours et techniques de vérité chez Stobée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deciding culture : Stobaeus’ Collection of Excerpts of Ancient Greek Authors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gretchen Reydams-Schils ; Emmanuele Vimercati ; Carlos Lévy Mar 2008, Milano, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souvenir des plaisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les philosophies du plaisir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Boulègue, Jun 2004, Lille, France. pp.69-84, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.9281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4181,933 +4276,1015 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, https://eman-archives.org/Marcianus/, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (édition critique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicurei : index épistémologique et transcriptions enrichies de textes épicuriens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">https://eman-archives.org/Epicurei/, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empirisme d'Epicure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Classiques Garnier, 11, 2012, Les Anciens et les modernes, 978-2-8124-0504-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epicure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Belles-Lettres, 43, 2008, Figures du savoir, 978-2-251-76062-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’argument mouvement-vide dans le De signis : élimination ou similarité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Selene I. S. Brumana; Michela Tardella; Francesco Verde. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studies on Philodemus’ ›On Signs‹</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.85-104, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783112231258-006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking or Speaking: the paradoxes of the Epicurean theory of Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesca Masi; Pierre-Marie Morel; Francesco Verde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epicureanism and Scientific Debates. Antiquity and Late Reception. Volume I. Language, Medicine, Meteorology (https://lup.be/products/168808)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leuven University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9789462703735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esclaves et courtisanes au Jardin d'Épicure : peut-on philosopher hors du loisir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Fischbach; Anne Merker; Pierre-Marie Morel; Emmanuel Renault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire philosophique du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie philosophique Vrin, pp.157-181, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexual freedom and feminine pleasure in Lucretius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Chouinard; Zoe McConaughey; Aline Medeiros Ramos; Roxane Noël. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Women's Perspectives on Ancient and Medieval Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Cham, pp.103-121, 2021, 978-3-030-73192-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galien. La place de la colère dans la psycho-pathologie galénique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures plurielles du «De ira» de Sénèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, pp.350-358, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110711547-020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la source à l'image : y a-t-il une philologie numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Clavert; Caroline Müller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le goût de l'archive à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01870798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nouvelle reconstruction du rouleau du &amp;quot;Franc-parler&amp;quot; de Philodème permet-elle encore de postuler l'existence d'une &amp;quot;parrhèsia&amp;quot; spécifiquement épicurienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antoni, Agathe; Arrighetti, Graziano; Bertagna, Isabella; Delattre, Daniel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Miscellanea Papyrologica Herculanensia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Fabrizio Serra Editore, pp.293-314, 2010, 978-88-6227-185-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vocabulaire de l'épicurisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Delattre-Biencourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Delattre; Jackie Pigeaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Epicuriens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gallimard, pp.1425-1460, 2010, Bibliothèque de la Pléiade, 9782070116591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5117,130 +5294,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIRIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Grignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04002830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5250,209 +5427,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire : Introduction aux humanités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Denéchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Plancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Poibeau</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+                <w:t xml:space="preserve">hal-02410396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropologie, éthique et politique dans l'épicurisme antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5462,391 +5639,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport technique : projet « Carte des philosophes antiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Berra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Psilakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Labex HaStec. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du groupe-projet du Comité pour la Science Ouverte &amp;quot;construire la bibliodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lafait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Aventurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gégory Colcanap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc de Ochandiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 7 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03584629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport technique : projet IPhIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Aventurier</w:t>
+                <w:t xml:space="preserve">Bernard Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gégory Colcanap</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Comité pour la science ouverte. 2019, 7 p</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] CNRS - Centre Jean Pépin (UMR 8230); CNRS - Culture, Langues, Textes (UPS 2259). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...116 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5856,100 +6033,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode épicurienne et son modèle médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Université Paris X - Nanterre, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01425661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5959,700 +6136,700 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie de l'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Benatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Murgier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12vzo⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12vzo⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05234969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commentateurs antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Louguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Michalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosant.7448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/philosant.7448⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04468316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philosophie latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosant.6003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éléments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosant.5025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles figures de Socrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri El Murr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Narcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gourinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie antique - problèmes, renaissances, usages </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosant.3613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Amis et les Disciples. Mélanges offerts à Francis Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ancient philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplementary volume 1, 2019, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6662,911 +6839,911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le manteau de Socrate – à quoi ressemble un philosophe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les extraits philosophiques du Marc. Gr. XI, 1 : petite histoire (sans fin) de la Syllogè Marciana et de la Syllogè Laurentiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile et Sophie : malaise dans la philosophie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://malaises.hypotheses.org/174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les extraits philosophiques du Marc. Gr. XI, 1 : petite histoire (sans fin) de la Syllogè Marciana et de la Syllogè Laurentiana</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Citer proprement (et efficacement) une source ou une publication en Sciences de l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Citer proprement (et efficacement) une source ou une publication en Sciences de l’Antiquité</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sources anciennes et numérique : quand les éditeurs patinent…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epicure, Sénèque et Wikipédia : petit exercice d’analyse de source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Il faut s’arrêter » : quelques réflexions sur les heurs et malheurs du financement par projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les comptes rendus en sciences de l’Antiquité : un modèle d’open-peer-review ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La folle aventure du poème de Lucrèce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La folle aventure du poème de Lucrèce</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que c’est que ça s’il vous plaît ? C’est le titre !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que c’est que ça s’il vous plaît ? C’est le titre !</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traque des bœufs d’Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La traque des bœufs d’Archimède</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Pétrarque à Morelli, brève histoire des bibliothèques vénitiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Giovacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'”Anonymus Veronensis”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les normes bibliographiques : de l’usage à la règle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Giovacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId167"/>
+      <w:footerReference w:type="default" r:id="rId171"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7634,51 +7811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F78D3293"/>
+    <w:nsid w:val="2F31BEB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7865,51 +8042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-giovacchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113910916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78817353" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iphi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/revuehn/269#tocto1n1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/epicure-de-rappel-34-la-bombe-atomiste-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/5566927#.YWhEfhw6-Uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/cartographie.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Epicurei/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Marcianus/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/seminaire-science-ouverte/chercheurs-et-reseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiantique.medium.com/un-autre-num%C3%A9rique-reste-possible-1bee2e3b273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/debat-comment-levaluation-ouverte-renouvelle-t-elle-la-conversation-scientifique-175771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090554ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242823v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420483v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083660v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2020.5052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160520v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7886" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910285v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.526" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070886v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315265v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335905v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.5685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.1.3239891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.111.1.2967247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.2177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267431v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653957v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.063.0413" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.033.0413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217924v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013431v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477274v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267482v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412206v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Begorre-Bret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477270v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267536v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267543v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.9281" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267360v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267356v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213301v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/products/168808" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687326v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210777v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711547-020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334684v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267521v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376095v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509598v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468316v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michalewski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7448" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997277v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997260v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997255v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3613" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001712v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844831v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997328v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997397v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997353v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997357v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997374v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997390v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997372v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997362v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997380v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997383v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-giovacchini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5906-6237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113910916" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/78817353" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iphi.hypotheses.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/revuehn/269#tocto1n1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.franceculture.fr/emissions/les-chemins-de-la-philosophie/epicure-de-rappel-34-la-bombe-atomiste-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zenodo.org/record/5566927#.YWhEfhw6-Uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciris.huma-num.fr/cartographie.php" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Epicurei/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eman-archives.org/Marcianus/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/cnrs-service-audiovisuel-d-ardis-uar2259/seminaire-science-ouverte/chercheurs-et-reseaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://phiantique.medium.com/un-autre-num%C3%A9rique-reste-possible-1bee2e3b273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theconversation.com/debat-comment-levaluation-ouverte-renouvelle-t-elle-la-conversation-scientifique-175771" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213283v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213270v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090554ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242823v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jdmdh.7530" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002810v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420483v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jtei.3419" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002789v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.526" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083660v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20318/fons.2020.5052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.7886" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3044" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315265v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979585v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.5685" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653942v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.115.1.3239891" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1899" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653949v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.111.1.2967247" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RPL.110.1.2149607" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653955v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.2177" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.115.0063" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.063.0413" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267431v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664845v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653954v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.033.0413" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653953v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653951v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike K&#246;nig" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bohnert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013431v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477274v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lemaire" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Begorre-Bret" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267482v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01477270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267467v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.9281" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996940v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267360v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783112231258-006" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213301v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lup.be/products/168808" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687326v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210777v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110711547-020" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01870798v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267521v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376095v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darras" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delattre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Delattre-Biencourt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410396v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Den&#233;chaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Plancq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Berra" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Psilakis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weiss" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lafait" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lutz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Aventurier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;gory Colcanap" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc de Ochandiano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509598v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caye" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425661v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234969v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Benatou&#239;l" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gourinat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12vzo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468316v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michalewski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7448" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997277v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.6003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.5025" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri El Murr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Narcy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3613" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454075v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001712v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997328v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997357v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997353v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997374v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997390v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997372v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997380v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997383v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>