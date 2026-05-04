--- v0 (2026-03-30)
+++ v1 (2026-05-04)
@@ -190,683 +190,683 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÉSEAUX SOCIAUX, NORMES ET LINGUISTIQUE POPULAIRE</w:t>
+                <w:t xml:space="preserve">Nouveaux médias, nouvelle période ? Révolution numérique et périodisation du français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Colloque SIDF 2025 Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05107293v1</w:t>
+                <w:t xml:space="preserve">hal-05118419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'oeuvre de l'outil, la part de l'humain. Pour une approche philologique de la constitution de corpus de données spontanées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RÉSEAUX SOCIAUX, NORMES ET LINGUISTIQUE POPULAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturel et artificiel en linguistique appliquée. Une époque de paradoxes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Nouveaux regards sur la norme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218041v1</w:t>
+                <w:t xml:space="preserve">hal-05107293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le genre discursif : une variable pertinente en linguistique de corpus ? Table ronde</w:t>
+                <w:t xml:space="preserve">L'oeuvre de l'outil, la part de l'humain. Pour une approche philologique de la constitution de corpus de données spontanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre comme variable en linguistique de corpus. Enquêtes sur le français d'hier et d'aujourd'hui (GenreCorpLing)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zinaida Geylikman (EDA, Université Paris Cité); Angelina Aleksandrova (EDA, Université Paris Cité), Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Naturel et artificiel en linguistique appliquée. Une époque de paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05217957v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux médias, nouvelle période ? Révolution numérique et périodisation du français contemporain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le genre discursif : une variable pertinente en linguistique de corpus ? Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIDF 2025 Grenoble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Le genre comme variable en linguistique de corpus. Enquêtes sur le français d'hier et d'aujourd'hui (GenreCorpLing)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zinaida Geylikman (EDA, Université Paris Cité); Angelina Aleksandrova (EDA, Université Paris Cité), Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118419v1</w:t>
+                <w:t xml:space="preserve">hal-05217957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport des nouveaux corpus aux études de micro-diachronie : les intensifieurs dans le corpus des Vocaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les vocaux : de la constitution à l’exploitation d’un corpus de pratiques langagières émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Intensification et variation, U. Fribourg, 20.11.24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Journée d'études LangaJE, Données et corpus en linguistique et en didactique à la lumière de la science ouverte : problématiques et enjeux méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218007v1</w:t>
+                <w:t xml:space="preserve">hal-04948471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Voilà!&amp;lt;/i&amp;gt; La pragmaticalisation de &amp;lt;i&amp;gt;voilà&amp;lt;/i&amp;gt; au prisme d'un corpus de vocaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diachro XI. Le français en diachronie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05218022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les vocaux : de la constitution à l’exploitation d’un corpus de pratiques langagières émergentes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport des nouveaux corpus aux études de micro-diachronie : les intensifieurs dans le corpus des Vocaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Fauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études LangaJE, Données et corpus en linguistique et en didactique à la lumière de la science ouverte : problématiques et enjeux méthodologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Intensification et variation, U. Fribourg, 20.11.24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948471v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corpus de français non standard au 21 e siècle: enjeux du projet Les Vocaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où en sont les corpus de français parlé ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Neuchatel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -885,109 +885,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05217999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;Vocaux&amp;quot; constituent-ils un genre ?</w:t>
+                <w:t xml:space="preserve">Le projet Les Vocaux: Premières analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire CLLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Praxiling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312595v1</w:t>
+                <w:t xml:space="preserve">hal-04312645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
               </w:r>
@@ -1012,51 +1012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1092,985 +1092,985 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Les Vocaux: Premières analyses</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;Vocaux&amp;quot; constituent-ils un genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Praxiling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire CLLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312645v1</w:t>
+                <w:t xml:space="preserve">hal-04312595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur les verbes parenthétiques</w:t>
+                <w:t xml:space="preserve">Projet « Les Vocaux » : Outils et formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du laboratoire Lattice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études sur le Traitement des Sources Galloromanes (TraSoGal)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Mazziotta; Léonore Dubru, Jun 2022, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312574v1</w:t>
+                <w:t xml:space="preserve">hal-04312534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet Les Vocaux : bilan d’étape</w:t>
+                <w:t xml:space="preserve">Retour sur les verbes parenthétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences participatives et nouvelles données</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julie Glikman; Christophe Benzitoun, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Séminaire du laboratoire Lattice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312522v1</w:t>
+                <w:t xml:space="preserve">hal-04312574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle voie d’accès au français populaire : Les Vocaux</w:t>
+                <w:t xml:space="preserve">Le projet Les Vocaux : bilan d’étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e congrès des francoromanistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienne, Autriche</w:t>
+              <w:t xml:space="preserve">Sciences participatives et nouvelles données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Glikman; Christophe Benzitoun, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312509v1</w:t>
+                <w:t xml:space="preserve">hal-04312522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple de corpus annoté en diachronie longue : le corpus Democrat, enjeux et exploitations</w:t>
+                <w:t xml:space="preserve">Une nouvelle voie d’accès au français populaire : Les Vocaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Schnedecker</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ConCorDiaL, la constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13e congrès des francoromanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienne, Autriche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03767394v1</w:t>
+                <w:t xml:space="preserve">hal-04312509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet « Les Vocaux » : Outils et formats</w:t>
+                <w:t xml:space="preserve">Un exemple de corpus annoté en diachronie longue : le corpus Democrat, enjeux et exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Landragin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études sur le Traitement des Sources Galloromanes (TraSoGal)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Mazziotta; Léonore Dubru, Jun 2022, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque ConCorDiaL, la constitution de corpus en diachronie longue : méthodologies, objectifs et exploitations linguistiques et stylistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312534v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03767394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constitution du guide d'annotation : deux retours d'expérience : coréférence et expressions polylexicales.</w:t>
+                <w:t xml:space="preserve">Jugement des locuteurs et diachronie contemporaine : la perception des variantes comme indice du changement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LiLPa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Séminaire de master de G. Siouffi, Paris Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445353v1</w:t>
+                <w:t xml:space="preserve">hal-05442800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation et analogie dans la formation des locutions conjonctives.</w:t>
+                <w:t xml:space="preserve">La constitution du guide d'annotation : deux retours d'expérience : coréférence et expressions polylexicales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TraSoGal 2021, journée d'études sur le traitement des sources galloromanes, Université de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Liège, France</w:t>
+              <w:t xml:space="preserve">Séminaire LiLPa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442804v1</w:t>
+                <w:t xml:space="preserve">hal-05445353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des propositions complétives sujet dans l’histoire du français : problèmes théoriques et pratiques</w:t>
+                <w:t xml:space="preserve">Variation et analogie dans la formation des locutions conjonctives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l'équipe de l'Institut für Linguistik/Romanistik, Université de Stuttgart.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Stuttgart, Allemagne</w:t>
+              <w:t xml:space="preserve">TraSoGal 2021, journée d'études sur le traitement des sources galloromanes, Université de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Liège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445338v1</w:t>
+                <w:t xml:space="preserve">hal-05442804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de diachronie contemporaine: variations et changements en cours</w:t>
+                <w:t xml:space="preserve">L’analyse des propositions complétives sujet dans l’histoire du français : problèmes théoriques et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistisches Kolloquium der Romanistik, Université de Cologne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Cologne, Allemagne</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche de l'équipe de l'Institut für Linguistik/Romanistik, Université de Stuttgart.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Stuttgart, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442806v1</w:t>
+                <w:t xml:space="preserve">hal-05445338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jugement des locuteurs et diachronie contemporaine : la perception des variantes comme indice du changement linguistique</w:t>
+                <w:t xml:space="preserve">Étude de diachronie contemporaine: variations et changements en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de master de G. Siouffi, Paris Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Linguistisches Kolloquium der Romanistik, Université de Cologne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cologne, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442800v1</w:t>
+                <w:t xml:space="preserve">hal-05442806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnez votre Français à la Science ! Internet et la documentation de la diversité linguistique : présentation de la plateforme et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,51 +2199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t>
@@ -2417,96 +2417,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions à Verbe en 1ère position : structures interrogatives ou système hypothétique ?</w:t>
+                <w:t xml:space="preserve">Comparative and diachronic approach of the non introduced subordinates in French and German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE DIACHRO-IV " Le français en diachronie "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Madrid, Espagne</w:t>
+              <w:t xml:space="preserve">Fifth International Contrastive Linguistics Conference (ICLC5), Leuven, Belgique, 7-9 juillet 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335345v1</w:t>
+                <w:t xml:space="preserve">halshs-00321732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les subordonnées asyndétiques en ancien français</w:t>
               </w:r>
@@ -2555,5905 +2555,5647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00321728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative and diachronic approach of the non introduced subordinates in French and German</w:t>
+                <w:t xml:space="preserve">Les constructions à Verbe en 1ère position : structures interrogatives ou système hypothétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Contrastive Linguistics Conference (ICLC5), Leuven, Belgique, 7-9 juillet 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Belgium</w:t>
+              <w:t xml:space="preserve">COLLOQUE DIACHRO-IV " Le français en diachronie "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Madrid, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00321732v1</w:t>
+                <w:t xml:space="preserve">hal-00335345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la variation en français au 21e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benzitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 87, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12zrn⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards linguistiques sur les éditions de textes médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs du discours en diachronie du français : nouvelles perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Waltereit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique des genres, en actes et en questions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LINX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 78, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique des genres, en actes et en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03271723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les marqueurs du discours en diachronie du français : nouvelles perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Parussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment interroger la variation en français au 21e siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Bouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12zra⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment linguistique et perception de la variation comme indice du changement linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 87, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12zrg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaînes de référence dans le corpus Democrat : une analyse en diachronie longue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schnedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/corpus.8581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04434075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu Anne Carlier, Céline Guillot-Barbance (éds.) 2018. Latin tardif, français ancien. Continuités et ruptures. Berlin : De Gruyter Book review Anne Carlier, Céline Guillot-Barbance (eds.) 2018. Latin tardif, français ancien. Continuités et ruptures. Berlin : De Gruyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25364/19.2022.7.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des chaînes de référence dans la structuration textuelle : étude diachronique de l’ancien français au français moderne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regards linguistiques sur l’édition des textes médiévaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diachroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.7-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03549165v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05256549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des chaînes de référence dans la structuration textuelle : étude diachronique du moyen français au français moderne.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Capin</w:t>
+                <w:t xml:space="preserve">Le rôle des chaînes de référence dans la structuration textuelle : étude diachronique de l’ancien français au français moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniéla Capin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Schnedecker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Amalia Todirascu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 224, pp.87-107</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, N° 224 (4), pp.87-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.224.0087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05255947v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards linguistiques sur les éditions de textes médiévaux : présentation du numéro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle des chaînes de référence dans la structuration textuelle : étude diachronique du moyen français au français moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schnedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amalia Todirascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.7-16</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 224, pp.87-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03549266v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05255947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards linguistiques sur l’édition des textes médiévaux.</w:t>
+                <w:t xml:space="preserve">Regards linguistiques sur les éditions de textes médiévaux : présentation du numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diachroniques</w:t>
+              <w:t xml:space="preserve">Diachroniques. Revue de Linguistique française diachronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05256549v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Introduction », Les marqueurs du discours en diachronie du français : nouvelles perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Parussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Waltereit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05258135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral représenté et narration en ancien français. Spécificités syntaxiques dans trois textes de genres distincts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.3151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03127196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation : La linguistique des genres, en actes et en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/linx.3358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03127193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral représenté et narration en ancien français. Spécificités syntaxiques dans trois textes de genres distincts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LINX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05256633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence dans les textes encyclopédiques du 12e au 21e siècle : étude longitudinale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Oberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 77, pp.67-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05255955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence dans les textes encyclopédiques du 12e au 21e siècle : étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Oberle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capin Daniela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de linguistique, Bruxelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence dans les textes encyclopédiques du 12e au 21e siècle : étude longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Oberlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniéla Capin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n° 77 (2), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.077.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus, 195, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01580785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195 (3), pp.5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lf.195.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence dans les récits brefs en français : étude diachronique (XIIIe – XVIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot-Barbance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pincemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les chaînes de référence en corpus, 2017/3 (195), pp.91 - 110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lf.195.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence : annotation, application et questions théoriques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195, pp.5-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05257103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence dans un corpus de textes narratifs médiévaux : traits généraux et facteurs de variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3 (195), pp.43-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce sujet dans les &amp;quot; constructions impersonnelles &amp;quot; du Roman de Tristan de Béroul</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les incises en croire, cuidier, penser en Ancien Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rainsford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'information grammaticale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 132, pp.48-52</w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61, pp.71-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073886v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre rection et incidence : des constructions verbales atypiques ? Etudes sur je crois, je pense et autres parenthétiques, Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+                <w:t xml:space="preserve">Ce sujet dans les &amp;quot; constructions impersonnelles &amp;quot; du Roman de Tristan de Béroul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bischof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rainsford</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 61, pp.7-11</w:t>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.48-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073882v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incises en croire, cuidier, penser en Ancien Français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre rection et incidence : des constructions verbales atypiques ? Etudes sur je crois, je pense et autres parenthétiques, Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Avanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 61, pp.71-85</w:t>
+              <w:t xml:space="preserve">, 2012, 61, pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073878v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattachement et rection en Ancien Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60, pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattachement et rection en ancien français : le cas des constructions type « ço crei » ?je crois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de Linguistique : Revue Internationale de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60 (1), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/tl.060.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03129079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rapport entre frontières de propositions et frontières prosodiques en ancien français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux linguistiques du CerLiCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22, pp.23-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La traduction en allemand de locutions prépositives avec sous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerda Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hümmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information grammaticale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073904v1</w:t>
-              </w:r>
-[...2782 lines deleted...]
-                <w:t xml:space="preserve">halshs-01073935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre contrainte et choix : Usages, normes et représentations en syntaxe dans l’histoire du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Savoie Mont Blanc, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03988853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emplois discursifs et pragmatiques des formes du verbe écouter Observations sur les corpus 88milSMS et Les Vocaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marta Saiz-Sanchez; Sonia Gomez-Jordana Ferary. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de sémantique et pragmatique en synchronie et diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Université Savoie Mont Blanc, pp.23-42, 2023, 978-2-37741-089-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un ou une espèce de changement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Bertin, Th. Ponchon et O. Soutet (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synchronie et diachronie : l'enjeu du sens. Mélanges offerts au Pr. Hava Bat-Zeev Shyldkrot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.423-434, 2022, 978-2-7453-5730-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04721167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Glikman, Hava Bat Zeev Shyldkrot, Sabine Lehmann, Frédérique Sitri, Thomas Verjans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.11-20, 2021, 978-2-37741-069-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La locution conjonctive pour que dans l’histoire du français entre usage et construction de la norme : un exemple d’échec des recommandations des remarqueurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dorothée Aquino-Weber, Sara Cotelli Kureth et Carine Skupien-Dekens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La norme du français et sa diffusion dans l’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.143-161, 2021, 9782745356260</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après moult rebondissements : sur les emplois modernes de moult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Glikman, Hava Bat Zeev Shyldkrot, Sabine Lehmann, Frédérique Sitri, Thomas Verjans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.376-404, 2021, 2377410693</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après moult rebondissements : sur les emplois modernes de moult.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Glikman; H. Bat Zeev Shyldkrot; S. Lehmann; T. Sitri; T. Verjans. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa. Mélanges offerts à Annie Bertin.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Savoie Mont-Blanc, pp.375-404, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution de la phrase complexe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Marchello-Nizia; Bernard Combettes; Sophie Prévost; Tobias Scheer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grande Grammaire Historique du Français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1338-1342, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subordonnées finales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Marchello-Nizia; Bernard Combettes; Sophie Prévost; Tobias Scheer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grande Grammaire Historique du Français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1360-1368, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les subordonnées régies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christiane Marchello-Nizia; Bernard Combettes; Sophie Prevost. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grande Grammaire Historique du Français.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.1342-1359, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ évolution de la variation autour de malgré que et à cause que</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Dufter; K. Grübl; T. Scharinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des parlers d’oïl à la francophonie. Contact, variation et changement linguistiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 440, De Gruyter, pp.75-96, 2019, Beihefte zur Zeitschrift für romanische Philologie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03127187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les locutions conjonctives malgré que et à cause que : normes et usages en diachronie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Dufter; Klaus Grübl; Thomas Scharinger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des parlers d’oïl à la francophonie. Contact, variation et changement linguistiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.75-96, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constructions parenthétiques, marques d’oralité et type de textes en diachronie du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ayres-Bennett (Wendy), Carlier (Anne), Glikman (Julie), Rainsford (Thomas M.), Siouffi (Gilles), Skupien Dekens (Carine). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Classiques Garnier, pp.317 - 334, 2018, Histoire et évolution du français, 978-2-406-06946-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06946-1.p.0317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire de tout devant adjectif : variation linguistique et élaboration d’une règle (XVIe-XIXe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Bouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Colombat, Bernard Combettes, Valérie Raby, Gilles Siouffi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire des langues et histoire des représentations linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.293-332, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’emploi interjectif des conjonctions : le cas de CAR introduisant l’impératif dans les textes médiévaux.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Prévost; Benjamin Fagard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le français en diachronie, Dépendances syntaxiques, morphosyntaxe verbale, grammaticalisation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.295-316, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subordination et absence de subordonnant en Ancien Français : le cas des relatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot; Annie Bertin; Olivier Soutet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subordonnants et subordination à travers les langues.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.85-112, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05275552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syntactic and semantic aspects of Romance complementizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Pietrandrea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kasper Boye; Petar Kehayov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complementizers in European Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.75-130, 2016, 978-3-11-041651-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origin and development of French parenthetical verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Schneider, J. Glikman, M. Avanzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parenthetical Verbs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.163-188, 2015, Linguistische Arbeiten</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Old French Parataxis: syntactic variant or stylistic variation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verjans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Arteaga. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research on Old French: The state of the research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.243-260, 2013, Studies in Natural Language and Linguistic Theory vol. 88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’absence de subordonnant en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.G. Fessenmeier; C.P.L. Fessenmeier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’absence au niveau syntagmatique, Analecta Romanica Band 80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-199, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation de l'oral et structures syntaxiques dans la prose de la Queste del saint Graal (1225-1230)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mazziotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Lagorgette, P. Larrivée. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du sens linguistique 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, pp.69-90, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation de l’oral et structures syntaxiques dans la prose de la Queste del saint Graal (1225-1230)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mazziotta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P.L.D. Lagorgette. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations du sens linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, pp.69-90, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence de subordonnant en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L. Fesenmeier, A. Grutschus &amp; C. Patzelt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'absence au niveau syntagmatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vittorio Klostermann Verlag, pp.181-199, 2013, Analecta Romanica Band 80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on établir des critères formels de reconnaissance de la parataxe : l'apport de l'ancien français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béguelin M.-J., M. Avanzi &amp; G. Corminboeuf. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Parataxe, tome 1 " Entre dépendance et autonomie "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.355-371, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01073935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être pour aller en français d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 138, pp.02001, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202213802001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être pour aller en français d’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Patard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 138, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/202213802001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel accès à la parole spontanée : les vocaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fauth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Noirmoutier, France. ISCA, pp.154-162, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/JEP.2022-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8463,889 +8205,889 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hava Bat-Zeev Shyldkrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Verjans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Glikman; Hava Bat Zeev Shyldkrot; Sabine Lehmann; Frédérique Sitri; Thomas Verjans. Presses universitaires Savoie Mont Blanc, 2021, Langages, 2377410693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03549184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la diachronie à la synchronie et vice versa. Mélanges offerts à Annie Bertin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Glikman; H. Bat Zeev Shyldkrot; S. Lehmann; T. Verjans; F. Sitri. Presses universitaire Savoie-Mont blanc, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05275846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le français en diachronie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniéla Capin</w:t>
+                <w:t xml:space="preserve">Le Français en diachronie : Moyen français, Segmentation des énoncés, Linguistique textuelle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eliphi, 2019, TraLiRo</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Eliphi, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46277/eliphi.2019.028.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03549273v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Français en diachronie : Moyen français, Segmentation des énoncés, Linguistique textuelle.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniela Capin</w:t>
+                <w:t xml:space="preserve">Le français en diachronie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniéla Capin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Obry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Revol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Eliphi, 2019, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eliphi, 2019, TraLiRo</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05276092v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03549273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Nouvelles voies d’accès à l’histoire du français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Ayres-Benett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rainsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, 2018</w:t>
+              <w:t xml:space="preserve">Wendy Ayres-Bennett (éd.); Anne Carlier (éd.); Julie Glikman (éd.); Thomas Rainsford (éd.); Gilles Siouffi (éd.); Carine Skupien Dekens (éd.). Classiques Garnier, pp.524, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05276310v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Wendy Ayres-Bennett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M. Rainsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Siouffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier, 4, 2018, Histoire et évolution du français, 978-2-406-06944-7. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Classiques Garnier, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03549256v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05276310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles voies d’accès à l’histoire du français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles voies d’accès au changement linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Ayres-Benett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glikman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Rainsford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Siouffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 4, 2018, Histoire et évolution du français, 978-2-406-06944-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy Ayres-Benett</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06946-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Siouffi</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01758207v1</w:t>
+                <w:t xml:space="preserve">halshs-03549256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chaînes de référence en corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Schnedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Landragin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parenthetical Verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9367,73 +9109,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Gruyter, 2015, 978-3110376036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre rection et incidence : des constructions verbales atypiques ? Etudes sur je crois, je pense et autres parenthétiques. Linx 61</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9442,65 +9184,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Avanzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Paris Ouest Nanterre La Défense, pp.151, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01073922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId179"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9568,51 +9310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5339C167"/>
+    <w:nsid w:val="7F57D66A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9799,51 +9541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-glikman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9332-2986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14040791X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107293v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazziotta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118419v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218007v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218022v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312522v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312509v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767394v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312534v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445353v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05442804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05442806v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05442800v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184602003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321732v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905637v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905630v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8581" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2022.7.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Capin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0087" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Capin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256549v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258135v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waltereit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.3151" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127193v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.3358" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145155v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capin Daniela" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberl&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.077.0067" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580785v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129071v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598911v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0091" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257103v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bischof" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073899v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.060.0029" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288927v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Hassler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;mmer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549259v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271723v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995819v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549210v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275112v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549193v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Bat-Zeev Shyldkrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275457v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274344v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schneider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275482v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0317" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274283v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481926v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275552v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073909v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazziotta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073931v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073912v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073935v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03988853v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802001" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312654v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312630v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-17" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275846v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Revol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276092v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/eliphi.2019.028.7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276310v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ayres-Bennett" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Rainsford" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549256v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ayres-Benett" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rainsford" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01758207v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073914v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073922v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-glikman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9332-2986" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14040791X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118419v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verjans" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glikman" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218041v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazziotta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217957v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauth" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218022v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218007v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217999v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312595v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312522v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312509v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767394v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Landragin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schnedecker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05442800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445353v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05442804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05445338v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05442806v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Avanzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184602003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271314v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250687v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Bouard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288923v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335345v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905662v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276277v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Parussa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Waltereit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe G&#233;rard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03271723v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995819v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zrg" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04434075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.8581" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312667v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2022.7.6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#233;la Capin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.224.0087" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Capin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549266v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258135v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127196v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.3151" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.3358" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05256633v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05255955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baumer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capin Daniela" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129065v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oberl&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.077.0067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01580785v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129071v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Obry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot-Barbance" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pincemin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.195.0091" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05257103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073876v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guillot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073878v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bischof" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rainsford" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.060.0029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288927v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerda Hassler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H&#252;mmer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03988853v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721167v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549193v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hava Bat-Zeev Shyldkrot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549237v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549210v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275112v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275524v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275457v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274344v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127187v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275365v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schneider" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1.p.0317" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05274283v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275552v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481926v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Pietrandrea" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073912v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277616v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073928v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mazziotta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073931v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073935v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745367v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Patard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213802001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312654v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312630v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/JEP.2022-17" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549184v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05275846v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276092v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Revol" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46277/eliphi.2019.028.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549273v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01758207v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ayres-Benett" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Siouffi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276310v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ayres-Bennett" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M. Rainsford" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549256v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Rainsford" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06946-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01073922v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>