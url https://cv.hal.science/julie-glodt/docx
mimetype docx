--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1876,51 +1876,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFA4C430"/>
+    <w:nsid w:val="08A56A12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>