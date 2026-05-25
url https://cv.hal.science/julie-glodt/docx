--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0000-0199-0075</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">236452681</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -199,374 +220,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires d'une fabrique paroissiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109 (263), p. 285-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parement d’aube de Pierre de Charny, archevêque de Sens (†1274), un exemple exceptionnel de soie battue d’or à décor rayonnant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Monumental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 179 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting on Christ, The Priest’s Clothing and Its Metaphors at the End of the Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special Issue: Faith/Fashion/Forward, 24 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les vêtements liturgiques dits de saint Edme : témoins artistiques et reliques historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société d'Histoire et d'Archéologie de l'arrondissement de Provins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corporal à la pale : un nouvel objet sur l'autel au Moyen Âge tardif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire de l'Église de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -576,443 +597,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Incarnation and Consecration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections: Entanglements with Medieval and Renaissance Textiles, 1100-1550</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jessica Gasson; Julia van Zandvoort, May 2023, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marking Time: Textiles, Cyclicity and Liturgy (1250-1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Implications of Time: Time and Temporalities in Medieval Artistic and Musical Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Orange Poilpré; Susan Boynton; Beatrice Kitzinger, Nov 2022, Princeton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigid Textiles: Tactility and Amovibility within the Liturgy during the late Middle Ages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Old Textiles – More Possibilities », section 8 : « Sensory studies in textile research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audrey Gouy, Jun 2021, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre geste et empreinte : les croix brodées comme signes de la consécration (fin du Moyen Âge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une approche relationnelle du textile liturgique entre Moyen Âge et Temps moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Caroline Heering; Ralph Dekoninck, Oct 2021, Tournai, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fripes ou vêtements de luxe ? La dernière vêture des prêtres et des prélats à la fin du Moyen Âge (1250-1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sources macabres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AJCH, Nov 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textiles liturgiques des messes festives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles des grandes occasions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1022,117 +1043,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textiles, rituels, images (Europe occidentale, XIIIe-XVIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Glodt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'HiCSA, 2024, 978-2-491040-15-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04596822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1142,485 +1163,485 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cercle blanc sur fond noir : le rideau de l’élévation et la visibilité de l’hostie (XIVe-XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rituel et Image : Textile et révélation du sacré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HiCSA, pp.148-174, 2024, Rituel et Image : Textile et révélation du sacré, 978-2-491040-15-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les courtines ou le topos de l’autel caché (1250-1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Orange Poilpré; Philippe Plagnieux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'église microcosme. Architecture, objets et images au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histo.Art, 979-10-351-0886-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les textiles liturgiques de la Sainte-Chapelle de Dijon : Mémoire ducale ou “démarcation” royale ? (1419-1547)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marquer son église : les princes en leurs collégiales (IXe-XVe siècle, Occident chrétien)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions du CERCOR, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du suaire au corporal : quand le lin fait chair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sarzeaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Camilleri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le lin, fibre de civilisation(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud/Confédération Européenne du Lin et du Chanvre, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pureté, parure, performance : La broderie sur les linges d’autel et leurs étuis (1250-1550)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Lorentz; Rose-Marie Ferré; Astrid Castres. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la broderie en Occident au Moyen Âge : brodeurs, peintres et commanditaires, XIIe-XVIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De nouvelles problématiques pour étudier les sources sérielles de la liturgie : l’exemple de l’habillement du prêtre (XIIIe – XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léo Davy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sources inédites en histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1630,185 +1651,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'environnement textile de l'autel (ca. 1250-ca. 1550). Une histoire ritologique de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. université Paris 1 Panthéon-Sorbonne, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04080881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carne Amictus : Vêtir le prêtre, parer l'autel au temps de l'hyperréalisme eucharistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Glodt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. école nationale des chartes, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04080888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1876,51 +1897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08A56A12"/>
+    <w:nsid w:val="94289791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2107,51 +2128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-glodt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0199-0075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glodt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931655v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931725v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860460v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103476v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931702v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931711v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931708v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596822v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sarzeaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brack" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931647v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/110974" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931680v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931651v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-glodt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-0199-0075" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/236452681" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Glodt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931655v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931725v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931666v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860460v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931702v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931711v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931708v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860471v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sarzeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brack" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/110974" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931651v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080888v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>