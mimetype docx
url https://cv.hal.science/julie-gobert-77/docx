--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -81,7306 +81,7811 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rivières et infrastructures : des imaginaires et des ingénieries en voie de recomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Germaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions, Les nouvelles Annales de l’Ecole des Ponts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Usages domestiques de substances biocides et risques de transfert vers le milieu récepteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martinache</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.161-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36904/tsm/202412161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and rivers: The promise offered by infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Environment Research Themes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.100077. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.totert.2023.100077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en scène et en récit de la nature dans la ville : de nouvelles frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/developpementdurable.23586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research advancements for impact chain based climate risk and vulnerability assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Petutschnig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Lückerath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Milde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Åsa Gerger Swartling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fclim.2023.1095631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Tara Botnen Holm</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhine low water crisis: from individual adaptation possibilities to strategical pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Cauchy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, New Approaches to Local Climate Change Risk Analysis, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2022.1045466⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Think global-act local: the challenge of producing actionable knowledge on transboundary climate risks at the sub-national level of governance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fclim.2023.1170142⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Carlo Aall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...23 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Botnen Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, New Approaches to Local Climate Change Risk Analysis, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2022.1045466⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2023.1170142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un filtre planté dans le Bois de Boulogne : quelle intégration socio-spatiale d'un objet-frontière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réparer, recoudre, restaurer… Des collectivités locales en tâtonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Penser le politique par les déchets, 95 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.16518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair and reuse: Misalignments between stakeholders and possible users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2021.128454⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03311166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(IM-)MATERIAL FLOW ANALYSIS FRAMEWORK IMPLEMENTATION ON REPAIR AND REUSE INITIATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 108 (5-6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2021012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorefineries as models of a sustainable socio-technical transition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tecnoscienza. Italian Journal of Science &amp; Technology Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.29-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02263540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual framework for spatio-temporal analysis of territorial projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 77, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eiar.2019.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(IM-)Material flow analysis for system innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (1), pp.109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2018066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioraffinerie : mythe structurant d’une infrastructure clé de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35, pp.99 - 116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.8259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01928703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique comme stratégie de rebond territorial. Le cas du Pays Vitryat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Chakar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’adaptation des entreprises au changement climatique - Questionnements théoriques et opérationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudriavtsev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Averbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (2), pp.491-504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environmental assessment of PSS, feedback on 2 years of experimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (5-6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2018010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desigualdades socioambientales : desafios para los urbanistas y sus territorios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi León-Bärecke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciudades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...198 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What factors influence the value of an urban park within a medium-sized French conurbation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Sirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24, pp.45-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ufug.2017.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilisation du capital territorial pour le développement d’une logique d’Écologie industrielle et territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.881. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.175.0881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.175.0881⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02103589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les impensés de la loi sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue foncière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une acceptabilité « end of pipe » à une réflexion multiscalaire sur les systèmes socio-techniques : exemple des bioraffineries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Volume 16 Numéro 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.16930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidisciplinary method for sustainability assessment of PSS: Challenges and developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRP Journal of Manufacturing Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cirpj.2016.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...10 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01537192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écologie industrielle et territoriale : une nouvelle logique d’organisation des acteurs et de mobilisation des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lucrarile Seminarului Geographic "Dimitrie Cantemir"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (1), pp.39-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15551/lsgdc.v38i0.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie industrielle et territoriale : les enjeux de recherche et de diffusion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'Intelligence Territoriale 25 ans déjà !, Les cahiers d'Administration, hors série de la revue Administration (Supplément au n°244), pp.72-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01164162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et lutte contre la pollution atmosphérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 57 (161), pp.277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1024905ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Justice, Community Benefits and the Right to the City.The case of Detroit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Usages domestiques et contamination en biocides des environnements intérieurs et des eaux urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Bessette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertille Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lila Boudahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des micropolluants aux solutions fondées sur la nature - colloque de restitution de la phase OPUR5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Champ-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les substances biocides, des usages domestiques aux risques de transfert vers le milieu aquatique via les eaux grises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">104e congrès de l’ASTEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASTEE, Jun 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des connaissances pour l’action - Retour sur la construction d’un fascicule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du PIREN seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The alluvial plain of the Bassée: how can the stakeholders rethink solidarity through water and biodiversity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques territorialisées de lutte contre le plastique : approche multi-scalaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sacha Gasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel du PIREN seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hard infrastructuring of rivers vs. Nature-based solutions: dynamic status-quo?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dublin City University, Aug 2024, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décrypter les pratiques et usages de l’eau et des produits contenant des biocides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GRUTTEE (Groupement de Recherche Universitaire sur les Techniques de Traitement et d'Épuration des Eaux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, May 2024, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes, modalités d'actions et objets/organisations frontières : à la recherche d'une littéracie commune ? (Exemple de la filière forêt-bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action versus Inaction face au Changement Climatique – Une approche interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-penser les solidarités sur la plaine alluviale de La Bassée : négociations et compensations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque du Réseau des Zones Ateliers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau des Zones Ateliers, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre précurseur dans le domaine du réemploi ou (dé-)stabiliser les régimes existants et les acteurs en présence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIODD 2023 : Changer ou s’effondrer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lille; CLERSé, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner une structure territoriale dans sa transition vers la durabilité, proposition d'une architecture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulon; Arts et Métiers, Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre avec les biocides chez soi : circulations et questionnements AAC RT38 Lyon 2023 : Sociologie de l'environnement et des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexsandro Arbarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie, Intersections, circulations, Session croisée RT16 &amp; RT38 : Ouvrir la boîte noire de l'éco-anxiété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuer le vivant indésirable : penser la circulation des biocides dans les espaces quotidiens et urbains pour mieux penser les politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexsandro Elias Arbarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martinache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04158581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner une structure territoriale dans sa transition vers la durabilité, proposition d’une architecture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Carry-le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner une structure territoriale dans sa transition vers la durabilité, proposition d'une architecture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux sociétaux et scientifiques de la phytoépuration des eaux grises en toiture pour une réutilisation dans le bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Bressy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modes alternatifs de gestion des eaux pluviales : des alliances durables avec les non-humains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demain, Nature et ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Thématique de Recherche Milieux et Diversité, Jun 2022, Blois, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change hazards and the choice of infrastructural strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The international symposium Climate change &amp; Water 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Milieux &amp; Diversités, Jun 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte territoriale d’un lieu de Musiques Actuelles : retour d’expérience d’une démarche de coproduction des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du RIUESS - L’économie sociale et solidaire : actrice des transitions ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire Territoires de l’ESS de Sciences Po Bordeaux, Jun 2022, Bordeaux (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Inventive Design Method (OIDM-Triz) Approach for the Modeling of Complex Systems and the Resolution of Multidisciplinary Contradictions. Application to the Exploration of Innovative Solutions to Deal with the Climate Change Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cavallucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bastian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22th International TRIZ Future Conference (TFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.121-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-17288-5_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04054707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des territoires et des jeux d’acteurs à l’ombre des éco-quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A l’ombre des métropoles, Habiter, travailler, gouverner, innover. Festival International de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des territoires et des jeux d’acteurs à l’ombre des éco-quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Climat et Impact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris-Saclay, Nov 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...133 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand tout change, rien ne change. Que nous disent les projets d'aménagement sur la conception de la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources matérielles et immatérielles : les apports réciproques entre territoire(s) et lieux culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MC93 et Université d’Evry - Val d’Essonne, Dec 2021, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot;Tous égaux face à l’effondrement ? La mesure des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Scientifiques de l'Environnement - Grandes crises de l’environnement : effondrement et résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et réparation : une politique publique à construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03090322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair and reuse initiatives: which interactions between stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair and reuse networks? A practical application of a spatio- temporal analysis method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ERSA Congress Cities, regions and digital transformations: opportunities, risks and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Im-)material flow analysis for system innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence SAM (Society And Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a socio-economic framework for the assessment of rural biorefinery projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miravo Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re-)territorialisation des activités industrielles, un renouveau des stratégies d'acteurs pour la durabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pecqueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès RIODD : Pour changer ou pour durer ? Le développement durable en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation du bois dans le PNR des Vosges du Nord : l'ambition de faire filière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau International de Recherche sur le Développement Durable - RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OS BASTIDORES DA METROPOLE Madeira: do recurso ao material. Um conjunto de visibilidade escolhido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Os anais do Congresso Observatório das Metrópoles 20 Anos estão disponíveis!</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Rio De Janeiro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Territorial repair networks for sustainable production and consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Transition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectual and Territorial Capital for the sustainability assessment of a servitization project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Intellectual Capital</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of PSS, feedback on 2 years of experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Society &amp; Materials, SAM11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioraffineries rurales: la question de l'ancrage territorial Clim'Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miravo Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LUCRĂRILE SEMINARULUI GEOGRAFIC “DIMITRIE CANTEMIR”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Iasu, Roumanie. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15551/lsgdc.v44i1.1141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of intangible assets management in PSS projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th CIRP IPSS conference, product-service systems across life cycle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre d’analyse interdisciplinaire des projets d’économie circulaire : représentations des territoires d’action et mobilisation des capitaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association de sciences régionales de langue française - ASRDLF2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Gatineau, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01537235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viewpoints-based method and tools in territorial participatory design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Cahier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brébion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Salembier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Newport, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Small Household Equipment Toward Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint-Etienne, France. pp.179-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For what an urban park within a middle size French city is valued?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference of the Ecosystem Services Partnership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards synergies between local repairers, citizens, designers, and public actors: the REVALUE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy M.P. Bocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Prendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Cleaner Production &amp; Sustainable Consumption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Stiges, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologie industrielle et territoriale : une expression possible de l’intelligence territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Roskoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-economic and anthropological factors influencing the decision-making process: a guide for implementing industrial ecology in the French context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Harpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Blavot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Industrial Ecology (ISIE) - Taking Stock of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Surrey; International Society for Industrial Ecology (ISIE), Jul 2015, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique – La rapide émergence des bioraffineries face à une réflexion balbutiante sur les enjeux sociétaux et environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réussir la transition énergétique : quelles dynamiques de changement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bioraffinerie territorialisée : un système socio-technique d’innovation au prisme de la mobilisation des capitaux territoriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASRDLF 2015 Territoires méditerranéens : agriculture, alimentation et villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bioraffinage : un moyen de faciliter la transition énergétique des territoires &amp;quot;périphériques&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2014, Roskoff, France</w:t>
+              <w:t xml:space="preserve">, May 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143330v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique et sociotechnique : l’exemple des bio-raffineries comme mythologie positiviste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...491 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales de sociologie de l'énergie 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université François-Rabelais, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'activation des proximités organisationnelles et cognitives pour un projet d'économie de la fonctionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international construire les proximités dans un monde global : enjeux territoriaux, organisationnels et sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'EIT, une stratégie innovante pour la transition écologique des territoires et des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLEIT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement d’une logique d'EIT: la mobilisation des capitaux propres à un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLEIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioraffineries et transition énergétique : vers une privatisation des choix sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une Approche Economique de l'intégration des dimensions socio-économiques et techniques dans les Programmes de Recherche en Chimie Doublement Verte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Feb 2014, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The continental biorefinery: a privatization process of agro-industrial choices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioraffineries. Une logique éco-industrielle et territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire sur l’Ecologie Industrielle et Territoriale (COLEIT2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2012, TROYES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioraffinerie, territoire et développement économique local : quel rôle des pouvoirs publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XLIXè colloque de l'ASRDLF - Industrie, ville et région dans une économie mondiale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion du papier &amp;quot;Pour une étiologie de l'intégration du développement durable dans les pratiques d'aménagement du territoire&amp;quot; (Julie Gobert)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Jossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CIERA et de la Freie Universität Berlin : "Comparer"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Moulin d'Andé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00523732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7390,1216 +7895,1298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value creation, proximities… toward a dynamic definition of the system for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Cleaner Production and sustainable consumption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Sitgès, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des territoires et des jeux d'acteurs à l'ombre des écoquartiers : la filière bois-forêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À l’ombre des métropoles: Habiter, travailler, gouverner et innover dans les villes petites et moyennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Université de Lorraine, pp.263-286, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The resistance of centralized socio-technical systems: The “dynamic status quo” between centralized wastewater sanitation and decentralized storm water management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coutard O., Florentin D. (dir.), Handbook on Cities and Infrastructures, Edward Elgar, p. 375-389</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, 2024, 978 1 80088 914 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online / offline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loic Vadelorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Re)penser les villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Collin, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ressources matérielles et immatérielles : les apports réciproques entre territoires et lieux culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Auclair E., Hertzog A., L’empreinte d’un lieu culturel sur un territoire : observer, représenter, évaluer, Ed. du Manuscrit, p. 143-178</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04431295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la valeur d'un parc urbain d'une ville moyenne (Troyes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Sirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Louis Yengué et Amélie Robert, La Nature en ville : quels services, Tome 2, Ed. Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natürlich natürlich ?! Wie natürlich sollten die Wälder des Biosphäre Reservat Pfälzerwald-Nordvogesen in Zeiten des Klimawandels sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Averbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanités environnementales en France et en Allemagne : Circulations et renouvellement des savoirs sur la forêt, le jardin et le végétal / Environmental Humanities in Frankreich und Deutschland: Wälder, Gärten, Pflanzen: Wissenstransfer und Wissenserneuerung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, 2021, Studien zu Literatur, Kultur und Umwelt / Studies in Literature, Culture, and the Environment</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inégalités environnementales. Un cocktail des causes et des modalités de résolution encore limitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement et santé. Progrès scientifiques et inégalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 979-10-351-0557-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion, négociation et usage des compensations socio-environnementales par les acteurs locaux. Le cas des infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Genevière Mary-Zembri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand l'incertitude s'invite dans les projets d'aménagement. Nouveaux contextes, nouvelles pratiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.117-149, 2020, 978-2-304-04710-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitry-le-François : un territoire à la recherche d’une nouvelle identité au travers de la transition énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Bougeard-Delfosse, Vincent Boyer, Leïla Damak, Pascale Ertus, Florence Gourlay, Claire Maheo, Clément Marinos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires fabriqués/Territoires instrumentalisés. Entre considération et négation de la complexité territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.193-203, 2020, 978-2-7535-7989-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to Climate Change as a Challenge for Sustainability Management in the Forestry and Timber Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Averbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research in the Upper Rhine Region - Concepts and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, In press, 978-2-86820-549-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux : entre dépendance et autonomie des métropoles - Le cas du PNR des Vosges du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ricard D., Woessner R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces ruraux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, 2019, 2350305236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les inégalités environnementales : une problématique socio-spatiale multi-dimensionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice et injustice environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-09401-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts territoriaux et compensations socio-environnementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'énergie à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-271-07678-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioraffineries, biocarburants, produits bio-sourcés : l’écologie comme prétexte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecologie politique vs Ecologie industrielle : Quelles stratégies pour le développement durable ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Economica, pp.232-252, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02524051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8609,91 +9196,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compensations écologiques - Harold Levrel (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Note de lecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8703,663 +9290,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur la pollution plastique à l’échelle subnationale Analyse d’une étude de cas européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Gasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEESU; PIREN-Seine. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards improved adaptation action in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gerger Swartling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Englund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SEI - Stockholm Environment Institute. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdépendances et nouvelles solidarités : (a)ménager les territoires de la Seine amont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine phase 8. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et réparation - La recyclerie du futur - Living labs de la réutilisation et de la reconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 2 : Indicateurs d'effets environnementaux et de développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Faburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 62 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des trafics aériens autour des aéroports franciliens, Tome 1 : Etat des savoirs et des méthodes d’évaluation sur les thèmes d’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Faburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théa Manola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CRETEIL, Autorité de Contrôle des Nuisances Sonores Aéroportuaires (ACNUSA), Aéroports de Paris (ADP), Direction Générale de l’Aviation Civile des Aéroports de Paris (DGAC). 2006, 143 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9369,213 +9956,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes alternatifs de gestion des eaux pluviales : des alliances durables avec les non-humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Adaptation strategies: coproduction of Knowledge and shared solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.S.RIVERS, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9722,51 +10309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04968011v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bressy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412161" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04208072v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petutschnig" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Rome" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#252;ckerath" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Milde" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gerger Swartling" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1095631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04238973v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Aall" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Botnen Holm" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cauchy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Harris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1170142" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03932144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.1045466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03957513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.16518" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03311166v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128454" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03208899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02160414v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2019.03.003" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715403v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018066" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01928703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8259" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02160400v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Chakar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841277v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Le&#243;n-B&#228;recke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01804449v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudriavtsev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Averbeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2017.03.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0881" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658528v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16930" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537192v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.04.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW7BF0Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524012v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i0.03" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024905ar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841418v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178753v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584038v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04250283v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190732v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158581v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Elias Arbarotti" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serrano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267598v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058443v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058205v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058766v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190451v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190429v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054707v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ory" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bastian" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17288-5_11" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03285647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058793v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534307v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03090322v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329857v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02382891v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906497v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000724v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miravo Rakotovao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381974v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favrel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01995250v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537216v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841379v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v44i1.1141" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537242v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537235v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;bion" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143290v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956200v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637944v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laratte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524015v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143330v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524014v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968281v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524016v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02523994v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524018v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524037v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524024v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524025v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523732v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584043v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04431295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049369v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020606v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084807v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02948364v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117459v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02382954v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01995271v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01786129v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03753542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Gasselin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04191222v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerger Swartling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Englund" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03878628v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890875v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chatelain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gobert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190330v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058180v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568815v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04968011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bressy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04208072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petutschnig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Rome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#252;ckerath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Milde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gerger Swartling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1095631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03932144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.1045466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04238973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Aall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Botnen Holm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cauchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1170142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03957513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.16518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03311166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03208899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02160414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2019.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01928703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02160400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Chakar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudriavtsev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Averbeck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01804449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Le&#243;n-B&#228;recke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2017.03.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW7BF0Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i0.03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024905ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Gasselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04250283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Elias Arbarotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ory" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bastian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17288-5_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03285647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03090322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02382891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miravo Rakotovao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01995250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v44i1.1141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;bion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laratte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143330v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02523994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04431295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02948364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02382954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01995271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01786129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03753542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04191222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerger Swartling" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Englund" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03878628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chatelain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gobert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>