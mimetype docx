--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -656,252 +656,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhine low water crisis: from individual adaptation possibilities to strategical pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Think global-act local: the challenge of producing actionable knowledge on transboundary climate risks at the sub-national level of governance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carlo Aall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Botnen Holm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Cauchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katy Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, New Approaches to Local Climate Change Risk Analysis, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2022.1045466⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2023.1170142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03932144v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">hal-04238973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhine low water crisis: from individual adaptation possibilities to strategical pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Aall</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 5, </w:t>
+              <w:t xml:space="preserve">, 2023, New Approaches to Local Climate Change Risk Analysis, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fclim.2023.1170142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2022.1045466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238973v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un filtre planté dans le Bois de Boulogne : quelle intégration socio-spatiale d'un objet-frontière ?</w:t>
               </w:r>
@@ -1673,308 +1673,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Desigualdades socioambientales : desafios para los urbanistas y sus territorios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi León-Bärecke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ciudades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’adaptation des entreprises au changement climatique - Questionnements théoriques et opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudriavtsev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Averbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 49 (2), pp.491-504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of PSS, feedback on 2 years of experimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 105 (5-6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/2018010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804449v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01841277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What factors influence the value of an urban park within a medium-sized French conurbation?</w:t>
               </w:r>
@@ -3439,51 +3439,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incertitudes, modalités d'actions et objets/organisations frontières : à la recherche d'une littéracie commune ? (Exemple de la filière forêt-bois)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action versus Inaction face au Changement Climatique – Une approche interdisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3666,778 +3666,778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tuer le vivant indésirable : penser la circulation des biocides dans les espaces quotidiens et urbains pour mieux penser les politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Elias Arbarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luana Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martinache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre avec les biocides chez soi : circulations et questionnements AAC RT38 Lyon 2023 : Sociologie de l'environnement et des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexsandro Arbarotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie, Intersections, circulations, Session croisée RT16 &amp; RT38 : Ouvrir la boîte noire de l'éco-anxiété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagner une structure territoriale dans sa transition vers la durabilité, proposition d'une architecture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Colloque national S.mart</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulon; Arts et Métiers, Apr 2023, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04190732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alexsandro Arbarotti</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner une structure territoriale dans sa transition vers la durabilité, proposition d’une architecture méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Congrès de l’Association Française de Sociologie, Intersections, circulations, Session croisée RT16 &amp; RT38 : Ouvrir la boîte noire de l'éco-anxiété</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Carry-le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner une structure territoriale dans sa transition vers la durabilité, proposition d'une architecture méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S-MART 2023 : 18ème Colloque national S.mart</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts et Métiers Paristech ENSAM Aix-en-Provence, Université de Toulon [UTLN], Apr 2023, Carry-le-Rouet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux sociétaux et scientifiques de la phytoépuration des eaux grises en toiture pour une réutilisation dans le bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Bressy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e rencontres internationales de l’urbanisme, APERAU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, Université de Lausanne, UNIL, Jun 2023, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change hazards and the choice of infrastructural strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque national S.mart</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Carry-le Rouet, France</w:t>
+              <w:t xml:space="preserve">The international symposium Climate change &amp; Water 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Milieux &amp; Diversités, Jun 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...223 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes alternatifs de gestion des eaux pluviales : des alliances durables avec les non-humains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain, Nature et ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Thématique de Recherche Milieux et Diversité, Jun 2022, Blois, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058205v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04058443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empreinte territoriale d’un lieu de Musiques Actuelles : retour d’expérience d’une démarche de coproduction des savoirs</w:t>
               </w:r>
@@ -4499,325 +4499,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des territoires et des jeux d’acteurs à l’ombre des éco-quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A l’ombre des métropoles, Habiter, travailler, gouverner, innover. Festival International de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Oct 2022, Epinal, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des territoires et des jeux d’acteurs à l’ombre des éco-quartiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Climat et Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris-Saclay, Nov 2022, Saclay, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Open Inventive Design Method (OIDM-Triz) Approach for the Modeling of Complex Systems and the Resolution of Multidisciplinary Contradictions. Application to the Exploration of Innovative Solutions to Deal with the Climate Change Impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Cavallucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th International TRIZ Future Conference (TFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland. pp.121-134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-17288-5_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054707v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-04190429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand tout change, rien ne change. Que nous disent les projets d'aménagement sur la conception de la nature ?</w:t>
               </w:r>
@@ -5263,50 +5263,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(Re-)territorialisation des activités industrielles, un renouveau des stratégies d'acteurs pour la durabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème congrès RIODD : Pour changer ou pour durer ? Le développement durable en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">(Im-)material flow analysis for system innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5315,424 +5410,329 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence SAM (Society And Materials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a socio-economic framework for the assessment of rural biorefinery projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miravo Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Dermine-Brullot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bernard Pecqueur</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OS BASTIDORES DA METROPOLE Madeira: do recurso ao material. Um conjunto de visibilidade escolhido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Favrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès RIODD : Pour changer ou pour durer ? Le développement durable en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Os anais do Congresso Observatório das Metrópoles 20 Anos estão disponíveis!</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Rio De Janeiro, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valorisation du bois dans le PNR des Vosges du Nord : l'ambition de faire filière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau International de Recherche sur le Développement Durable - RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995250v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02381974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial repair networks for sustainable production and consumption</w:t>
               </w:r>
@@ -5977,51 +5977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioraffineries rurales: la question de l'ancrage territorial Clim'Ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miravo Rakotovao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6347,649 +6347,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02938069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’écologie industrielle et territoriale : une expression possible de l’intelligence territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Seminar "Towards sustainable territorial intelligence: the scales of the resilience. 2nd Great-West Meeting of Territorial Intelligence"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Roskoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01143290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socio-economic and anthropological factors influencing the decision-making process: a guide for implementing industrial ecology in the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Harpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Blavot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Society for Industrial Ecology (ISIE) - Taking Stock of Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Surrey; International Society for Industrial Ecology (ISIE), Jul 2015, Guildford, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transition énergétique – La rapide émergence des bioraffineries face à une réflexion balbutiante sur les enjeux sociétaux et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Brullot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réussir la transition énergétique : quelles dynamiques de changement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02524008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards synergies between local repairers, citizens, designers, and public actors: the REVALUE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy M.P. Bocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Prendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Cleaner Production &amp; Sustainable Consumption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Stiges, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">For what an urban park within a middle size French city is valued?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference of the Ecosystem Services Partnership</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Small Household Equipment Toward Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference - PSS, industry transformation for sustainability and business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Saint-Etienne, France. pp.179-184, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637944v1</w:t>
-              </w:r>
-[...490 lines deleted...]
-                <w:t xml:space="preserve">hal-02524008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bioraffinerie territorialisée : un système socio-technique d’innovation au prisme de la mobilisation des capitaux territoriaux</w:t>
               </w:r>
@@ -8049,51 +8049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des territoires et des jeux d'acteurs à l'ombre des écoquartiers : la filière bois-forêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’ombre des métropoles: Habiter, travailler, gouverner et innover dans les villes petites et moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’Université de Lorraine, pp.263-286, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8112,50 +8112,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Online / offline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loic Vadelorge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Re)penser les villes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Collin, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The resistance of centralized socio-technical systems: The “dynamic status quo” between centralized wastewater sanitation and decentralized storm water management in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8164,143 +8250,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coutard O., Florentin D. (dir.), Handbook on Cities and Infrastructures, Edward Elgar, p. 375-389</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, 2024, 978 1 80088 914 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584043v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04891701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources matérielles et immatérielles : les apports réciproques entre territoires et lieux culturels</w:t>
               </w:r>
@@ -8463,64 +8463,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natürlich natürlich ?! Wie natürlich sollten die Wälder des Biosphäre Reservat Pfälzerwald-Nordvogesen in Zeiten des Klimawandels sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Averbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8552,173 +8552,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discussion, négociation et usage des compensations socio-environnementales par les acteurs locaux. Le cas des infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Genevière Mary-Zembri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l'incertitude s'invite dans les projets d'aménagement. Nouveaux contextes, nouvelles pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-149, 2020, 978-2-304-04710-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les inégalités environnementales. Un cocktail des causes et des modalités de résolution encore limitées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Sorbonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et santé. Progrès scientifiques et inégalités sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 979-10-351-0557-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948364v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03084807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitry-le-François : un territoire à la recherche d’une nouvelle identité au travers de la transition énergétique</w:t>
               </w:r>
@@ -8777,77 +8777,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation to Climate Change as a Challenge for Sustainability Management in the Forestry and Timber Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Averbeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability Research in the Upper Rhine Region - Concepts and Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Strasbourg, In press, 978-2-86820-549-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8872,51 +8872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces ruraux : entre dépendance et autonomie des métropoles - Le cas du PNR des Vosges du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10065,64 +10065,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate Adaptation strategies: coproduction of Knowledge and shared solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rudolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">I.S.RIVERS, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10309,51 +10309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568815v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04968011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bressy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04208072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petutschnig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Rome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#252;ckerath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Milde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gerger Swartling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1095631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03932144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.1045466" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04238973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Aall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Botnen Holm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cauchy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1170142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03957513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.16518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03311166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03208899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02160414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2019.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01928703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02160400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Chakar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudriavtsev" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Averbeck" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01804449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018010" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841277v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Le&#243;n-B&#228;recke" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2017.03.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW7BF0Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i0.03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024905ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Gasselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04250283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158624v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158581v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Elias Arbarotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serrano" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058205v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058443v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054707v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ory" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bastian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17288-5_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190451v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03285647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03090322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02382891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miravo Rakotovao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906473v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01995250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381974v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favrel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v44i1.1141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;bion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laratte" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.036" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956200v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143290v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524008v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143330v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02523994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584043v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891701v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04431295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02948364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02382954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01995271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01786129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03753542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04191222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerger Swartling" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Englund" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03878628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chatelain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gobert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568815v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04968011v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martinache" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bressy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202412161" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04208072v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.totert.2023.100077" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04369124v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.23586" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04138192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Petutschnig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Rome" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#252;ckerath" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Milde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Gerger Swartling" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1095631" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04238973v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Aall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Botnen Holm" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cauchy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rudolf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Harris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1170142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03932144v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.1045466" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03957513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.16518" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03311166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.128454" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03208899v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2021012" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02160414v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2019.03.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018066" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01928703v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8259" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02160400v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Chakar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841277v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Le&#243;n-B&#228;recke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudriavtsev" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Averbeck" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01804449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2018010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01685962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Hua" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2017.03.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02103589v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Brullot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.175.0881" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271124v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16930" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537192v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirpj.2016.04.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BW7BF0Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524012v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v38i0.03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02271181v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024905ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05548973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bessette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Bonnaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Boudahmane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Bressy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05574351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Grimaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568835v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Gasselin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dris" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108460v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108457v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04250283v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Elias Arbarotti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Serrano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04158624v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Arbarotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267598v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190370v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058205v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190451v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190429v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04054707v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Coulibaly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Ory" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cavallucci" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bastian" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17288-5_11" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03285647v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058793v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02534307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03090322v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02329857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02382891v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906473v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miravo Rakotovao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381974v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01995250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841379v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15551/lsgdc.v44i1.1141" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537242v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537235v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938069v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Br&#233;bion" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143290v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blavot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524008v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02956200v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02637944v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laratte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillaume" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.036" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524015v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143330v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968281v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524018v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02523994v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524037v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524024v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524025v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00523732v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Jossin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568046v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891701v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04584043v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04431295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04049369v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084807v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02948364v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117459v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02382954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01995271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01786129v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01841231v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02524051v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03753542v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422110v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04191222v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gerger Swartling" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Andr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Englund" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Harris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03878628v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890875v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Chatelain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gobert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L&#233;vy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890874v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04190330v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04058180v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>