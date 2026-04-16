--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -433,825 +433,834 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Humanities Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.000814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.63744/eh2pbu98sxve⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of activities over a century of urban growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (9), pp.567-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s44284-024-00108-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geolocation of Old Photographs and Rephotography in the Field: Contribution to a New Understanding of the al-ʿŪla Oasis in the Early 20th Century a.d.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Defauconpret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Gourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leschallier de Lisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Field Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (8), pp.653-673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00934690.2024.2391641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Complémentarité des approches symboliques et numériques pour l’étude de dynamiques spatiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (1), pp.7-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig31.7-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03919029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le changement des catégories pour l’étude d’une dynamique spatiale sur le temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (1-2), pp.47-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rig31.47-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet collectif Archéologie du fait urbain (AFU) : un nouvel espace de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'archéologie urbaine en mouvement, 164, pp.34-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.12209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représenter et analyser les positions relatives des villes sur 2 000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.4562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « synthèse archéologique urbaine », l’exemple de Noyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Dulauroy-Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136, pp.36-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.2508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1261,262 +1270,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies et dynamiques spatiales. Complémentarité des approches symboliques et numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Fargette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Libourel Rouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31 (1), 2022, Ontologies et dynamiques spatiales. Complémentarité des approches symboliques et numériques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Collection: Spatial Computation in Archaeology and History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Castiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damase Mouralis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1526,3724 +1535,3793 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlUla Old Town and Oasis: Preliminary Results from the Study of the Farms Conducted within the Framework of the AlUla Cultural Oasis Project (Kingdom of Saudi Arabia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bernollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Leslie Rainer; Luis Fernando Guerrero Baca; Frank Matero; Lauren Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra 2022 : Proceedings of the 13th World Congress on Earthen Architectural Heritage : Looking Back, Moving Forward : Advances in Conservation, Santa Fe, New Mexico, USA, June 7-10, 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Getty Conservation Institute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.488-494, 2025, 9781606069158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 15: Towards reproducible research in an interdisciplinary framework: issues and propositions regarding the transfer of the conceptual framework and the replication of models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settling the World. From Prehistory to the Metropolis Era.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, https://doi.org/10.4000/books.pufr.20002, 2021, 9782869068551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.20002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generic conceptual framework for describing transitions in settlement systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Settling the World : From Prehistory to the Metropolis Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François-Rabelais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap 2, 2021, Perspectives Villes et Territoires, 9782869068551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.19740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. (dir), Bretagnolle A. (ed.) Brun P. (ed.), Ozouf-Marignier M.-V. (ed), Verdier N. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Tours, pp.107-125, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Michelet</w:t>
+                <w:t xml:space="preserve">Madalina Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lena Sanders; Anne Bretagnolle,; Patrice Brun; Marie-Vic Ozouf-Marignier; Nicolas Verdier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots-clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-99, 2020, VILLES ET TERRITOIRES, 9782869067516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps, espaces et mots connexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.47-66, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échelles : niveaux d'observation et de représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Michelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L., Bretagnolle A., Brun P., Ozouf-Marignier M.-V., Verdier N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long du peuplement. Concepts et mots clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François Rabelais, pp.67-88, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03048268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire dialoguer l’archéologie, la géographie et l’histoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie : science plurielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Éditions de la Sorbonne, 2018, Archéo.doct, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.7036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre conceptuel générique pour décrire des transitions dans les systèmes de peuplement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Bertoncello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Léna Sanders. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.55-88, 2017, 978-2-86906-494-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05273095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une recherche reproductible dans un cadre interdisciplinaire : enjeux et propositions pour le transfert du cadre conceptuel et la réplication des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Nuninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sanders L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler la terre. De la préhistoire à l'ère des métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires François-Rabelais; Presses universitaires François Rabelais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.409-434, 2017, Villes et Territoires, 978-2-86906-494-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pufr.10647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les synthèses archéologiques urbaines, un projet en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pinhède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth Lorans; Xavier Rodier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de l'espace urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires François-Rabelais, pp.263-276, 2014, Perspectives Villes et Territoires, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pufr.7678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02072905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes pour un modèle génératif de systèmes de villes hiérarchisés, fondé sur les lois d'échelle de différentes fonctions et activités urbaines</w:t>
+                <w:t xml:space="preserve">Les interactions entre villes dans le passé et la longue durée : confronter théorie et modèle géographiques à l'empirie archéologique et historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Tannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dix-septièmes Rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2026, Besançon, France</w:t>
+              <w:t xml:space="preserve">Les interdisciplinarités de la géographie avec les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR Géographie-cités (UMR 8504), Mar 2026, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525438v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du chapitre français de l’organisation internationale « Computer Applications and Quantitative Methods in Archeology »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pistes pour un modèle génératif de systèmes de villes hiérarchisés, fondé sur les lois d'échelle de différentes fonctions et activités urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Paulus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe colloque d’Archéométrie, GMPCA 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR IDEES; UMR CRAHAM; UR GRHis; Association du GMPCA, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">Dix-septièmes Rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ThéMA - Théoriser et Modéliser pour Aménager (UMR 6049), Feb 2026, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416246v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’information sur des relations à l’identification d’interactions entre villes sur 2000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Espace &amp; Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, animation scientifique RETICULAR, Université Gustave Eiffel, en collaboration avec l’UMR Géographie-cités, AR9 du GdR CNRS MAGIS, Nov 2025, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of cities’ boundaries but closer to the center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du chapitre français de l’organisation internationale « Computer Applications and Quantitative Methods in Archeology »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Frerebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Plutniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Association of Urban History, EAUH 2024 Cities at the Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ostrava, Czech Republic</w:t>
+              <w:t xml:space="preserve">XXVe colloque d’Archéométrie, GMPCA 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR IDEES; UMR CRAHAM; UR GRHis; Association du GMPCA, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691079v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler les apports de l’archéologie et de l’histoire grâce à ceux de la géographie. Retours d'expériences</w:t>
+                <w:t xml:space="preserve">Out of cities’ boundaries but closer to the center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sources ! De l'archéologie aux fonds d'archives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence wallonne du patrimoine et les Archives de l’Etat, Dec 2023, Namur, Belgique</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Association of Urban History, EAUH 2024 Cities at the Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ostrava, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05253347v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristofoli Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Articuler les apports de l’archéologie et de l’histoire grâce à ceux de la géographie. Retours d'expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hermenault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Sources ! De l'archéologie aux fonds d'archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence wallonne du patrimoine et les Archives de l’Etat, Dec 2023, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05253347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the urban structure of Paris during the 19th century. Building a temporal typology of urban activity categories</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e Journée d'étude SoDUCo/BnF. Analyses spatiales formalisées de données géo-historiques. Co-évolution spatiale et sociale de la ville de Paris 1799-1908</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105159v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time budgets and forms of preindustrial cities: time for empirical studies</w:t>
+                <w:t xml:space="preserve">Evolution of the urban structure of Paris during the 19th century. Building a temporal typology of urban activity categories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECTQG, Sep 2023, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">3e Journée d'étude SoDUCo/BnF. Analyses spatiales formalisées de données géo-historiques. Co-évolution spatiale et sociale de la ville de Paris 1799-1908</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275524v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Lois d'échelle » et dynamiques des activités urbaines dans une ville en croissance</w:t>
+                <w:t xml:space="preserve">Time budgets and forms of preindustrial cities: time for empirical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Colloquium of Theoretical and Quantitative Geography 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECTQG, Sep 2023, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275430v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of an oasis from the end of the 19th century to the present day: what are the factors behind these dynamics?</w:t>
+                <w:t xml:space="preserve">« Lois d'échelle » et dynamiques des activités urbaines dans une ville en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Gourret</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759818v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation des données Soduco : premiers éléments de l’évolution des activités parisiennes au fil du siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Journée d'étude SoDUCo/BnF. Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03961814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expansion of an oasis from the end of the 19th century to the present day: what are the factors behind these dynamics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmin Kanhoush</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Gourret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883797v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard de... La géographie théorique et quantitative pour étudier les usages du concept de quartier en archéologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Calabuig Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journée d’étude d 'Archéologie du Fait Urbain (AFU) : Faire ou ne pas faire (de) quartier ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977011v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regard de... La géographie théorique et quantitative pour étudier les usages du concept de quartier en archéologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5e journée d’étude d 'Archéologie du Fait Urbain (AFU) : Faire ou ne pas faire (de) quartier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’étude de l’AFU (Archéologie du fait urbain), UMR 7041, ArScAn, Dec 2022, Nanterre, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.7937051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03375316v1</w:t>
+                <w:t xml:space="preserve">hal-03977011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconfigurations territoriales des services publics dans les villes françaises (2009-2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment en est-on arrivé là ? L'évolution des services ferroviaires dans les lignes de desserte fine du territoire entre 2000 et 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mimeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Rencontres francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Marne-la-Vallée, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114137v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03375316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A city within its systems of cities over two thousand years</w:t>
+                <w:t xml:space="preserve">Reconfigurations territoriales des services publics dans les villes françaises (2009-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.263-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8163543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494666v1</w:t>
+                <w:t xml:space="preserve">hal-03114137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir compte des imprécisions chronologiques dans les décomptes d'évènements archéologiques par pas de temps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A city within its systems of cities over two thousand years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UISPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Mondorf-Les-Bains, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03885656v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délimiter un espace d'étude sur 2 000 ans : complémentarité des approches territoriale et réticulaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tenir compte des imprécisions chronologiques dans les décomptes d'évènements archéologiques par pas de temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Desachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Filet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Feugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Tomczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hermenault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.389-395</w:t>
+              <w:t xml:space="preserve">UISPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854367v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03885656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les dynamiques d'un territoire qui n'existe plus : quelles alternatives au terrain pour l'étude d'un espace sur le temps long ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Délimiter un espace d'étude sur 2 000 ans : complémentarité des approches territoriale et réticulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des jeunes chercheurs de l’Institut de Géographie de Paris (JIG 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale de Géographie de Paris, Apr 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.389-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02296147v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la taille des villes sur 2 000 ans. Population et surface des villes préindustrielles du nord de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprendre les dynamiques d'un territoire qui n'existe plus : quelles alternatives au terrain pour l'étude d'un espace sur le temps long ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nahassia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e Rencontres ThéoQuant, Atelier 5 : Appréhender les temps long du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">Journée des jeunes chercheurs de l’Institut de Géographie de Paris (JIG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale de Géographie de Paris, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539976v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02296147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire dialoguer l’archéologie, la géographie et l’histoire les enjeux de l’interdisciplinarité entre trois sciences humaines</w:t>
+                <w:t xml:space="preserve">Interroger la taille des villes sur 2 000 ans. Population et surface des villes préindustrielles du nord de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journée doctorale d'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">13e Rencontres ThéoQuant, Atelier 5 : Appréhender les temps long du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05272236v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la taille des villes sur le temps long</w:t>
+                <w:t xml:space="preserve">Faire dialoguer l’archéologie, la géographie et l’histoire les enjeux de l’interdisciplinarité entre trois sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Informatique et Archéologie de Paris (JIAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème journée doctorale d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01338613v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05272236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach of urban evolution over long periods of time</w:t>
+                <w:t xml:space="preserve">Interroger la taille des villes sur le temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Colloquium on Theoretical and Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+              <w:t xml:space="preserve">5èmes Journées Informatique et Archéologie de Paris (JIAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339049v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01338613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An interdisciplinary approach of urban evolution over long periods of time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th European Colloquium on Theoretical and Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bari, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing Temporalities in Urban Units from a Functional Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Colloquium CAA 2014, S21 : Data mining in archaeology and historical sciences : new trends and developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.371-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5253,326 +5331,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilities of Public Services in Metropolitan France (2009, 2013, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8163543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quartiers de Paris (1860-1919)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/NKL.A57506S3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations des quartiers de Paris (1801-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristofoli Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34847/NKL.E173C93P⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse Archéologique Urbaine. Topographie historique de la ville de Noyon du Ier s. apr. J.-C. au début du XXIe s. (Oise)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.4609213.v2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5582,151 +5660,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier SITraDA (Systèmes d’Information et Traitements de Données Archéologiques) : compte rendu 2016 (année universitaire 2015-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ciezar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1 - Panthéon Sorbonne; École Doctorale d'Archéologie (ED 112); UMR 7041 Arscan. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5736,246 +5814,246 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du fait urbain. Le projet collectif AFU : espace de discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Cavanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Chaoui-Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Desachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales d'Île-de-France 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Saint-Denis, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des changements fonctionnels de l'espace urbain. Le cas de Noyon, Ier s. apr. J.-C.-XXIe s.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre jeunes chercheurs 2013 du GDR 3359 MODYS (Modélisation des dynamiques spatiales)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Frasne, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.6084/m9.figshare.1449180.v3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03083692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId155"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6043,51 +6121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD8347B3"/>
+    <w:nsid w:val="59CA0FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6274,51 +6352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0449-6499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241417937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103157882784060440590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thema.univ-fcomte.fr/page_personnelle/jgravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02367262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H093" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-024-00108-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.47-80" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472864v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12209" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082819v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2508" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Castiello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048300v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048256v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854766v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.7036" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10647" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525438v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414714v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105159v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275524v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275430v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961814v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114137v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8163543" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494666v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854367v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296147v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539976v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272236v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338613v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339049v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474197v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166322v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105296v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.A57506S3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.E173C93P" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4609213.v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322016v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.1449180.v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0449-6499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241417937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103157882784060440590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thema.univ-fcomte.fr/page_personnelle/jgravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02367262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H093" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-024-00108-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.47-80" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2508" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Castiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.7036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10647" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05570942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8163543" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.A57506S3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.E173C93P" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4609213.v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.1449180.v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>