--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -3447,152 +3447,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
+                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristofoli Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Gravier</w:t>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Duménieu</w:t>
+                <w:t xml:space="preserve">Charly Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Carlinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Tual</w:t>
+                <w:t xml:space="preserve">Paul Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275462v1</w:t>
+                <w:t xml:space="preserve">hal-04494266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les apports de l’archéologie et de l’histoire grâce à ceux de la géographie. Retours d'expériences</w:t>
               </w:r>
@@ -3654,152 +3654,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05253347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoDUCo : croisement de sources géo-historiques pour l'étude de l'évolution de Paris de 1789 à 1950</w:t>
+                <w:t xml:space="preserve">Les données géohistoriques produites au cours du programme SoDUCo. Évaluation d’une « source numérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Cristofoli Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edwin Carlinet</w:t>
+                <w:t xml:space="preserve">B. Duménieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chapron</w:t>
+                <w:t xml:space="preserve">Solenn Tual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence interdisciplinaire : Extraction, traitement et visualisation de données complexes en géographie (XVIIIe siècle - XIXe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon; Institut Rhônalpin des systèmes Complexes, Feb 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">4e Journée d'étude SoDUCo/BnF. Res(t)ituer les annuaires commerciaux et les évolutions de l’espace Parisien du XIXe siècle - Partager l’expérience et les ressources du programme ANR SoDUCo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494266v1</w:t>
+                <w:t xml:space="preserve">hal-04275462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the urban structure of Paris during the 19th century. Building a temporal typology of urban activity categories</w:t>
               </w:r>
@@ -3999,125 +3999,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des données Soduco : premiers éléments de l’évolution des activités parisiennes au fil du siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Calabuig Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Guérois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Journée d'étude SoDUCo/BnF. Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961814v1</w:t>
+                <w:t xml:space="preserve">hal-03883797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion of an oasis from the end of the 19th century to the present day: what are the factors behind these dynamics?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4172,182 +4215,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU Paris 2022 Time for Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des questions et des enjeux contemporains associés aux données de la recherche en SHS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploitation des données Soduco : premiers éléments de l’évolution des activités parisiennes au fil du siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l'équipe PARIS du laboratoire Géographie-cités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">2e Journée d'étude SoDUCo/BnF. Res(t)ituer les adresses des almanachs et annuaires commerciaux parisiens du XIXe siècle. Un corpus de localisations urbaines à grande échelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BnF Bibliothèque nationale de France, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03883797v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard de... La géographie théorique et quantitative pour étudier les usages du concept de quartier en archéologie</w:t>
               </w:r>
@@ -5018,178 +5018,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire dialoguer l’archéologie, la géographie et l’histoire les enjeux de l’interdisciplinarité entre trois sciences humaines</w:t>
+                <w:t xml:space="preserve">Interroger la taille des villes sur le temps long</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème journée doctorale d'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">5èmes Journées Informatique et Archéologie de Paris (JIAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05272236v1</w:t>
+                <w:t xml:space="preserve">hal-01338613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la taille des villes sur le temps long</w:t>
+                <w:t xml:space="preserve">Faire dialoguer l’archéologie, la géographie et l’histoire les enjeux de l’interdisciplinarité entre trois sciences humaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Hermenault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées Informatique et Archéologie de Paris (JIAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème journée doctorale d'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338613v1</w:t>
+                <w:t xml:space="preserve">halshs-05272236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach of urban evolution over long periods of time</w:t>
               </w:r>
@@ -5487,51 +5487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Populations des quartiers de Paris (1801-1911)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristofoli Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6121,51 +6121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59CA0FEA"/>
+    <w:nsid w:val="ADAED787"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6352,51 +6352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0449-6499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241417937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103157882784060440590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thema.univ-fcomte.fr/page_personnelle/jgravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02367262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H093" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-024-00108-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.47-80" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2508" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Castiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.7036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10647" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05570942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961814v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8163543" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272236v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338613v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.A57506S3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.E173C93P" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4609213.v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.1449180.v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-gravier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0449-6499" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/241417937" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/103157882784060440590" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thema.univ-fcomte.fr/page_personnelle/jgravier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02367262v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gravier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PA01H093" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05498176v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cristofoli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Carlinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63744/eh2pbu98sxve" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691067v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44284-024-00108-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694473v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Defauconpret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Gourret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leschallier de Lisle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00934690.2024.2391641" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Fargette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Libourel Rouge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Masson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.7-19" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890662v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nahassia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig31.47-80" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472864v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Cavanna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Desachy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gorin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Hermenault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.12209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4562" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dulauroy-Lynch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.2508" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940959v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Castiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damase Mouralis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148634v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Kanhoush" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Devaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernollin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.getty.edu/publications/virtuallibrary/9781606069158.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480556v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cura" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.20002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480382v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Sanders" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/19740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.19740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Verdier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Olteanu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michelet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048282v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-temps-long-du-peuplement/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048256v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03048268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.7036" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05273095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufr/10527" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10527" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/peupler-la-terre/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.10647" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072905v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Delahaye" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pinh&#232;de" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufr.7678" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05570942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525438v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paulus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tannier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414714v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05416246v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Moreau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Plutniak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691079v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Bernard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chapron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05253347v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275462v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristofoli Pascal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Tual" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105159v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275430v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883797v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Calabuig Serra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gu&#233;rois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Le Corre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759818v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961814v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977011v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937051" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375316v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mimeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poinsot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114137v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8163543" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494666v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885656v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Filet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Feugnet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tomczyk" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02296147v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539976v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05272236v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339049v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166322v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105296v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.A57506S3" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105271v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34847/NKL.E173C93P" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083696v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.4609213.v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ciezar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Guyot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Chaoui-Derieux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083692v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.1449180.v3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>