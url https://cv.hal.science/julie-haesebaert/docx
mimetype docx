--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Decision Making among Patients with Chronic Conditions in France: A Cross-Sectional Survey in the ComPaRe E-Cohort</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Co-designing peer-to-peer support in oncology: A participatory study on the development of the PaRole OncO France model” [Patient Educ. Couns. 143 (2026) 109415]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Légaré</w:t>
+                <w:t xml:space="preserve">Ibtissem Ben Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
+                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaëlle Testud</w:t>
+                <w:t xml:space="preserve">Stéphane Cognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.272989X251407617. </w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 146, pp.109510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989X251407617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2026.109510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538189v1</w:t>
+                <w:t xml:space="preserve">hal-05538273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Co-designing peer-to-peer support in oncology: A participatory study on the development of the PaRole OncO France model” [Patient Educ. Couns. 143 (2026) 109415]</w:t>
+                <w:t xml:space="preserve">Shared Decision Making among Patients with Chronic Conditions in France: A Cross-Sectional Survey in the ComPaRe E-Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Ben Dridi</w:t>
+                <w:t xml:space="preserve">France Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cognon</w:t>
+                <w:t xml:space="preserve">Annaëlle Testud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 146, pp.109510. </w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2026.109510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0272989X251407617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538273v1</w:t>
+                <w:t xml:space="preserve">hal-05538189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and evaluation of a peer-to-peer support program in oncology: study protocol for the PaRole Onco France model</w:t>
               </w:r>
@@ -770,2422 +770,2422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05353859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Comparative Evaluation of a Training Program Dedicated to Cystic Fibrosis Reference Centers: Protocol for the Pilot Implementation of Shared Decision-Making in the Treatment of Diabetes in Adult Patients With Cystic Fibrosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concordance of symptoms perceived by patients receiving haemodialysis and those reported by nurses and nephrologists: a cross-sectional, multicentre, observational study using the REIN registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Gotte</w:t>
+                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hommey</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Poupon Bourdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">William Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/62931⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (9), pp.sfaf239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936142v1</w:t>
+                <w:t xml:space="preserve">hal-05351932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention mapping for the development of a new model of care for people with cystic fibrosis in the era of highly effective modulator therapy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Durieu</w:t>
+                <w:t xml:space="preserve">Ziad Al-Fatuhi-Al-Jundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Poupon-Bourdy</w:t>
+                <w:t xml:space="preserve">Salomé Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Nouvel</w:t>
+                <w:t xml:space="preserve">Pierre Tankéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Philipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2025.08.001⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353491v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of symptoms perceived by patients receiving haemodialysis and those reported by nurses and nephrologists: a cross-sectional, multicentre, observational study using the REIN registry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
+                <w:t xml:space="preserve">Determinants of successful completion and short-term benefits associated with temporary alcohol abstinence during Dry January in France: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Pelletier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf239⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.108428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2025.108428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351932v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and Facilitators in Implementing a Telemonitoring Application for Patients With Chronic Kidney Disease and Health Professionals: Ancillary Implementation Study of the NeLLY (New Health e-Link in the Lyon Region) Stepped-Wedge Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delvallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Tchetgnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Al-Fatuhi-Al-Jundi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garnier</w:t>
+                <w:t xml:space="preserve">Nassira Amamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e50014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/50014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411450v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Facilitators in Implementing a Telemonitoring Application for Patients With Chronic Kidney Disease and Health Professionals: Ancillary Implementation Study of the NeLLY (New Health e-Link in the Lyon Region) Stepped-Wedge Randomized Controlled Trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nassira Amamra</w:t>
+                <w:t xml:space="preserve">Intervention mapping for the development of a new model of care for people with cystic fibrosis in the era of highly effective modulator therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Poupon-Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/50014⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2025.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05009806v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of successful completion and short-term benefits associated with temporary alcohol abstinence during Dry January in France: A prospective cohort study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diane François</w:t>
+                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Savy</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2025.108428⟩</w:t>
+              <w:t xml:space="preserve">BMC Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05320846v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Codeveloping an Online Resource for People Bereaved by Suicide: Mixed Methods User-Centered Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lau-Taï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chalancon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
+              <w:t xml:space="preserve">JMIR Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e56945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/56945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142760v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient and Public Involvement in Pharmacoepidemiological Research: An Environmental Scan of an Emerging Area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive symptoms and their associations with life and trauma events among young adults in a first-episode psychosis clinic: qualitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Busnel Yael</w:t>
+                <w:t xml:space="preserve">Alix-Anne Ternamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Havet Anaïs</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pds.70080⟩</w:t>
+              <w:t xml:space="preserve">BJPsych Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.e178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/bjo.2025.10802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917236v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive symptoms and their associations with life and trauma events among young adults in a first-episode psychosis clinic: qualitative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient and Public Involvement in Pharmacoepidemiological Research: An Environmental Scan of an Emerging Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoureau Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busnel Yael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix-Anne Ternamian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Havet Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Termoz Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haesebaert Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJPsych Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjo.2025.10802⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352977v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codeveloping an Online Resource for People Bereaved by Suicide: Mixed Methods User-Centered Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Al-Fatuhi-Al-Jundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tankéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Philipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/56945⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979037v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garnier</w:t>
+                <w:t xml:space="preserve">Rates and determinants of alcohol-drinking categories in France: a general population survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527479v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Multicenter Evaluation of [ 11 C]Methionine PET/MRI Sensitivity Compared with MRI for Localizing Small Pituitary Neuroendocrine Tumor or Pituitary Adenoma in Cushing Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthime Flaus</w:t>
+                <w:t xml:space="preserve">Elise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Levigoureux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Claire Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 66 (10), pp.1575-1580. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2967/jnumed.124.269392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates and determinants of alcohol-drinking categories in France: a general population survey.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Comparative Evaluation of a Training Program Dedicated to Cystic Fibrosis Reference Centers: Protocol for the Pilot Implementation of Shared Decision-Making in the Treatment of Diabetes in Adult Patients With Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Gotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+                <w:t xml:space="preserve">Sophie Hommey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia de Ternay</w:t>
+                <w:t xml:space="preserve">Stéphanie Poupon Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e62931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/62931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353902v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of adherence to post‐stroke/transient ischemic attack secondary prevention medications: A cohort study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Hoarau</w:t>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Ramos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Rambure</w:t>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.16395⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05761-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655446v1</w:t>
+                <w:t xml:space="preserve">hal-04586593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term psycho‐traumatic consequences of the COVID‐19 health crisis among emergency department healthcare workers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the impact of a standardised intervention for announcing decisions of withholding and withdrawing life-sustaining treatments on the stress of relatives in emergency departments (DISCUSS): protocol for a stepped-wedge randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Douplat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mad Hélénie Elsensohn</w:t>
+                <w:t xml:space="preserve">Manon Verroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smi.3478⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.e087444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751341v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Health Consequences of the COVID‐19 Outbreak Among Emergency Department Healthcare Workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Verbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2024/8871959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+                <w:t xml:space="preserve">Determinants of adherence to post‐stroke/transient ischemic attack secondary prevention medications: A cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurène Lestienne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+                <w:t xml:space="preserve">Inès Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Morgiève</w:t>
+                <w:t xml:space="preserve">Violaine Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.306. </w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-024-05761-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ene.16395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586593v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of a standardised intervention for announcing decisions of withholding and withdrawing life-sustaining treatments on the stress of relatives in emergency departments (DISCUSS): protocol for a stepped-wedge randomised controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long‐term psycho‐traumatic consequences of the COVID‐19 health crisis among emergency department healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Verroul</w:t>
+                <w:t xml:space="preserve">Mad Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (9), pp.e087444. </w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (5), pp.e087444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smi.3478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751231v1</w:t>
+                <w:t xml:space="preserve">hal-04751341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening problematic use of substances among young subjects attending an emergency department, and subsequent treatment seeking</w:t>
               </w:r>
@@ -3299,7039 +3299,7039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic pain and vitamin D: A randomized controlled trial in primary care medecine in France, the Dovid study</w:t>
+                <w:t xml:space="preserve">A Participatory Approach Involving Patients with Cystic Fibrosis and Healthcare Professionals for the Co-Design of an Adherence-Enhancing Intervention Toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Merle</w:t>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Champiat</w:t>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (6), pp.1191-1194. </w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume 17, pp.995-1004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1756-185X.14582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/PPA.S389792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329783v1</w:t>
+                <w:t xml:space="preserve">halshs-04745958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful thrombectomy is beneficial in patients with pre-stroke disability: Results from an international multicenter cohort study</w:t>
+                <w:t xml:space="preserve">Minerals and Antioxidant Micronutrients Levels and Clinical Outcome in Older Patients Hospitalized for COVID-19 during the First Wave of the Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célina Ducroux</w:t>
+                <w:t xml:space="preserve">Clément Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Derex</w:t>
+                <w:t xml:space="preserve">François Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Karine Goldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Buisson</w:t>
+                <w:t xml:space="preserve">Lamia Bendim’red</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50 (1), pp.59-64. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15061516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541340v1</w:t>
+                <w:t xml:space="preserve">hal-04225350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals and Antioxidant Micronutrients Levels and Clinical Outcome in Older Patients Hospitalized for COVID-19 during the First Wave of the Pandemic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Parant</w:t>
+                <w:t xml:space="preserve">A Participatory Approach Involving Patients with Cystic Fibrosis and Healthcare Professionals for the Co-Design of an Adherence-Enhancing Intervention Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lamia Bendim’red</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15061516⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume17, pp.995 - 1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/ppa.s389792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225350v1</w:t>
+                <w:t xml:space="preserve">hal-04329744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Participatory Approach Involving Patients with Cystic Fibrosis and Healthcare Professionals for the Co-Design of an Adherence-Enhancing Intervention Toolkit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Viprey</w:t>
+                <w:t xml:space="preserve">Surgical management of a loss of pregnancy in the first trimester: Patient experience and influencing factors, a prospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-A. Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mougeot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Occelli</w:t>
+                <w:t xml:space="preserve">A. Fraissenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S389792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (6), pp.102602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04745958v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Participatory Approach Involving Patients with Cystic Fibrosis and Healthcare Professionals for the Co-Design of an Adherence-Enhancing Intervention Toolkit</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
+                <w:t xml:space="preserve">Patterns and determinants of cannabis use in youth visiting an urban emergency department in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rdah Touali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chappuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berger-Vergiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/ppa.s389792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Addictive Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.491-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10550887.2023.2279474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329744v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surgical management of a loss of pregnancy in the first trimester: Patient experience and influencing factors, a prospective observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a training program for emergency medical service physician dispatchers to reduce emergency departments visits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Toutain</w:t>
+                <w:t xml:space="preserve">Adélaïde Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-A. Philip</w:t>
+                <w:t xml:space="preserve">Nathalie Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bollon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Fraissenon</w:t>
+                <w:t xml:space="preserve">Brigitte Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102602⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), pp.484-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jgs.18101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177969v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a training program for emergency medical service physician dispatchers to reduce emergency departments visits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A conceptual framework to develop a patient-reported experience questionnaire on the cystic fibrosis journey in France: the ExPaParM collaborative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Foucaud</w:t>
+                <w:t xml:space="preserve">G. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gilbert</w:t>
+                <w:t xml:space="preserve">A. Chansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Vincent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Comte</w:t>
+                <w:t xml:space="preserve">N. Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jgs.18101⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-023-02640-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382564v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and determinants of cannabis use in youth visiting an urban emergency department in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Berger-Vergiat</w:t>
+                <w:t xml:space="preserve">Chronic pain and vitamin D: A randomized controlled trial in primary care medecine in France, the Dovid study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bellouere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Champiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Addictive Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10550887.2023.2279474⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (6), pp.1191-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1756-185X.14582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952950v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework to develop a patient-reported experience questionnaire on the cystic fibrosis journey in France: the ExPaParM collaborative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successful thrombectomy is beneficial in patients with pre-stroke disability: Results from an international multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lombrail</w:t>
+                <w:t xml:space="preserve">Célina Ducroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rault</w:t>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chansard</w:t>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Le Breton</w:t>
+                <w:t xml:space="preserve">Marielle Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (1), pp.31. </w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (1), pp.59-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-023-02640-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370500v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with post-stroke social participation: A quantitative study based on the ICF framework</w:t>
+                <w:t xml:space="preserve">Detection of ISUP ≥2 prostate cancers using multiparametric MRI: prospective multicentre assessment of the non-inferiority of an artificial intelligence system as compared to the PI-RADS V.2.1 score (CHANGE study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">Olivier Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Rémi Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101686⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.e051274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03939335v1</w:t>
+                <w:t xml:space="preserve">hal-04385159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Dupont</w:t>
+                <w:t xml:space="preserve">Co-design and evaluation of a patient-centred transition programme for stroke patients, combining case management and access to an internet information platform: study protocol for a randomized controlled trial - NAVISTROKE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delvallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Razurel</w:t>
+                <w:t xml:space="preserve">Eléonore Damiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Pichon</w:t>
+                <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (10), pp.1855. </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-07907-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876435v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Needs, Use and Expectations of People Bereaved by Suicide Regarding Online Resources: An Online Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+                <w:t xml:space="preserve">Temporal Trend of Transient Ischemic Attack Management over a 10-Year Period: Data from the Rhône County, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912156⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (4), pp.517-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000520840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911421v1</w:t>
+                <w:t xml:space="preserve">inserm-03754189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in anxiety, depression, and stress symptoms among healthcare workers in French emergency departments during the first COVID-19 outbreak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of prophylactic levetiracetam for prevention of epileptic seizures in the acute phase of intracerebral haemorrhage (PEACH): a randomised, double-blind, placebo-controlled, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.08.028⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (9), pp.781-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1474-4422(22)00235-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899970v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03833172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of prophylactic levetiracetam for prevention of epileptic seizures in the acute phase of intracerebral haemorrhage (PEACH): a randomised, double-blind, placebo-controlled, phase 3 trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
+                <w:t xml:space="preserve">Changes over time in anxiety, depression, and stress symptoms among healthcare workers in French emergency departments during the first COVID-19 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1474-4422(22)00235-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.194-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03833172v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of ISUP ≥2 prostate cancers using multiparametric MRI: prospective multicentre assessment of the non-inferiority of an artificial intelligence system as compared to the PI-RADS V.2.1 score (CHANGE study)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Magaud</w:t>
+                <w:t xml:space="preserve">The Needs, Use and Expectations of People Bereaved by Suicide Regarding Online Resources: An Online Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (2), pp.e051274. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385159v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design and evaluation of a patient-centred transition programme for stroke patients, combining case management and access to an internet information platform: study protocol for a randomized controlled trial - NAVISTROKE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Delvallée</w:t>
+                <w:t xml:space="preserve">Considering health literacy in cardiovascular disease management: a qualitative study on healthcare professionals’ and patients’ perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Damiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Damiolini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Marchal</w:t>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">Jéremy Zermati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.537. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-07907-5⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-08455-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03694856v1</w:t>
+                <w:t xml:space="preserve">hal-05046703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Trend of Transient Ischemic Attack Management over a 10-Year Period: Data from the Rhône County, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Isnard</w:t>
+                <w:t xml:space="preserve">Implementation of shared decision-making and patient-centered care in France: Towards a wider uptake in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Termoz</w:t>
+                <w:t xml:space="preserve">Marie-Anne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Viprey</w:t>
+                <w:t xml:space="preserve">Elodie Charuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Tazarourte</w:t>
+                <w:t xml:space="preserve">Jocelyne Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 51 (4), pp.517-524. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für Evidenz, Fortbildung und Qualität im Gesundheitswesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.42 - 48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000520840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.zefq.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03754189v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04053232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering health literacy in cardiovascular disease management: a qualitative study on healthcare professionals’ and patients’ perspectives</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between health literacy and medication adherence in chronic diseases: a recent systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+                <w:t xml:space="preserve">Sophie Hyvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jéremy Zermati</w:t>
+                <w:t xml:space="preserve">Anne-Laure Yailian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bravant</w:t>
+                <w:t xml:space="preserve">Emmanuelle Vignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-08455-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (1), pp.38-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-022-01470-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046703v1</w:t>
+                <w:t xml:space="preserve">hal-04663825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of shared decision-making and patient-centered care in France: Towards a wider uptake in 2022</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin D and COVID-19 Severity in Hospitalized Older Patients: Potential Benefit of Prehospital Vitamin D Supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carretier</w:t>
+                <w:t xml:space="preserve">F. Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charuel</w:t>
+                <w:t xml:space="preserve">J. Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Daumer</w:t>
+                <w:t xml:space="preserve">L. Bendim'Red</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Goldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Evidenz, Fortbildung und Qualität im Gesundheitswesen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zefq.2022.03.001⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14081641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04053232v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03755211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D and COVID-19 Severity in Hospitalized Older Patients: Potential Benefit of Prehospital Vitamin D Supplementation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the effectiveness and safety of mirtazapine versus escitalopram in alleviating cancer-associated poly-symptomatology (the MIR-P study)? A mixed-method randomized controlled trial protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bouloy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bendim'Red</w:t>
+                <w:t xml:space="preserve">Marine Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Goldet</w:t>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14081641⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-022-00976-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03755211v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between health literacy and medication adherence in chronic diseases: a recent systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous assessment of microcalcifications and morphological criteria of vulnerability in carotid artery plaque using hybrid 18F-NaF PET/MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Yailian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Laura Mechtouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Vignot</w:t>
+                <w:t xml:space="preserve">Monica Sigovan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+                <w:t xml:space="preserve">Philippe Douek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11096-022-01470-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.Pages 1064-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12350-020-02400-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663825v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and Outcome of COVID-19 Positive and Negative Patients in French Emergency Departments During the First COVID-19 Outbreak: A Prospective Controlled Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western Journal of Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (6), pp.897-906. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5811/westjem.2022.7.57135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous assessment of microcalcifications and morphological criteria of vulnerability in carotid artery plaque using hybrid 18F-NaF PET/MRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative research protocol to define patient-reported experience measures of the cystic fibrosis care pathway in France: the ExPaParM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Bars</w:t>
+                <w:t xml:space="preserve">D. Pougheon Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12350-020-02400-0⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02204-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991531v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative research protocol to define patient-reported experience measures of the cystic fibrosis care pathway in France: the ExPaParM study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chansard</w:t>
+                <w:t xml:space="preserve">Factors associated with post-stroke social participation: A quantitative study based on the ICF framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-022-02204-0⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (3), pp.101686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370504v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the effectiveness and safety of mirtazapine versus escitalopram in alleviating cancer-associated poly-symptomatology (the MIR-P study)? A mixed-method randomized controlled trial protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Economos</w:t>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Alexandre</w:t>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+                <w:t xml:space="preserve">Chantal Razurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 21 (1), pp.84. </w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12904-022-00976-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179665v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term impact of four sets of actions on acute ischemic stroke management in Rhône County, a population based before-and-after prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLAN-e-PSY, a mobile application to improve case management and patient’s functioning in first episode psychosis: protocol for an open-label, multicentre, superiority, randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Schott</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Tazarourte</w:t>
+                <w:t xml:space="preserve">Sofia El Oussoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Della Vecchia</w:t>
+                <w:t xml:space="preserve">Amélie Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-020-05982-0⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e050433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519038v2</w:t>
+                <w:t xml:space="preserve">inserm-03470977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there socio-economic inequities in access to reperfusion therapy: The stroke 69 cohort</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Stroke patients' support: evaluation of knowledge, practices and training needs of French community pharmacists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Khettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Termoz</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.394⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.980-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-020-01204-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312744v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03327673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported outcome measures in hemodialysis patients: results of the first multicenter cross-sectional ePROMs study in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predictors of Outcome After Mechanical Thrombectomy in Stroke Patients Aged ≥85 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dumas de Roque</w:t>
+                <w:t xml:space="preserve">L. Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Alesefir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-021-02551-3⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2021.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03474214v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03337428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Online Resource for People Bereaved by Suicide: A Mixed-Method User-Centered Study Protocol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representations of Research among Newly Graduated Paramedical Professionals: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Decullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chauliaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Witko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.11331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182111331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.770154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03911429v1</w:t>
+                <w:t xml:space="preserve">hal-03752396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of low health literacy levels in decompensated heart failure compared with acute myocardial infarction patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Mewton</w:t>
+                <w:t xml:space="preserve">Clinical and Prognostic Value of Immunogenetic Characteristics in Anti-LGI1 Encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13230⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.e974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03282706v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAN-e-PSY, a mobile application to improve case management and patient’s functioning in first episode psychosis: protocol for an open-label, multicentre, superiority, randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cellard</w:t>
+                <w:t xml:space="preserve">Effect of the Implementation of a Local Care Pathway on the Transient Ischemic Attack Management in Emergency Departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050433⟩</w:t>
+              <w:t xml:space="preserve">The Neurologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/NRL.0000000000000361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03470977v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke patients' support: evaluation of knowledge, practices and training needs of French community pharmacists</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Luaute</w:t>
+                <w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11096-020-01204-z⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (13), pp.1786-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03327673v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Outcome After Mechanical Thrombectomy in Stroke Patients Aged ≥85 Years</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence of low health literacy levels in decompensated heart failure compared with acute myocardial infarction patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Alesefir</w:t>
+                <w:t xml:space="preserve">A. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Berthezene</w:t>
+                <w:t xml:space="preserve">G. Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cjn.2021.37⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.1446-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03337428v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03282706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of Research among Newly Graduated Paramedical Professionals: A Qualitative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Chauliaguet</w:t>
+                <w:t xml:space="preserve">Development of an Online Resource for People Bereaved by Suicide: A Mixed-Method User-Centered Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Siméone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Pierre Grandgenèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Witko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (21), pp.11331. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph182111331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.770154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752396v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Viprey</w:t>
+                <w:t xml:space="preserve">Correction: Global Changes and Factors of Increase in Caloric/Salty Food Intake, Screen Use, and Substance Use During the Early COVID-19 Containment Phase in the General Population in France: Survey Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.e31906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/31906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613373v1</w:t>
+                <w:t xml:space="preserve">hal-04952929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Prognostic Value of Immunogenetic Characteristics in Anti-LGI1 Encephalitis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Thomas</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Predictive Model of Hypovitaminosis D in General Adult Population: SCOPYD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000974⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 ((8)), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13082526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263386v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Implementation of a Local Care Pathway on the Transient Ischemic Attack Management in Emergency Departments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Papilloma Virus Vaccination Among Female Patients Attending French Pediatric Cystic Fibrosis Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Lamboley</w:t>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Souquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Llerena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neurologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/NRL.0000000000000361⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric and Adolescent Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpag.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519018v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Predictive Model of Hypovitaminosis D in General Adult Population: SCOPYD Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+                <w:t xml:space="preserve">An integrative systematic review of online resources and interventions for people bereaved by suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Rippert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Andriessen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13082526⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.106583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364364v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Global Changes and Factors of Increase in Caloric/Salty Food Intake, Screen Use, and Substance Use During the Early COVID-19 Containment Phase in the General Population in France: Survey Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Benyamina</w:t>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/31906⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952929v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative systematic review of online resources and interventions for people bereaved by suicide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patient-reported outcome measures in hemodialysis patients: results of the first multicenter cross-sectional ePROMs study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lino-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dumas de Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-021-02551-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106583⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04011479v1</w:t>
+                <w:t xml:space="preserve">inserm-03474214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Papilloma Virus Vaccination Among Female Patients Attending French Pediatric Cystic Fibrosis Centers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cathy Llerena</w:t>
+                <w:t xml:space="preserve">Are there socio-economic inequities in access to reperfusion therapy: The stroke 69 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric and Adolescent Gynecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (9), pp.1168-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpag.2020.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04549131v1</w:t>
+                <w:t xml:space="preserve">hal-03312744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short and long-term impact of four sets of actions on acute ischemic stroke management in Rhône County, a population based before-and-after prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Attal</w:t>
+                <w:t xml:space="preserve">A. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Benoit</w:t>
+                <w:t xml:space="preserve">C. Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22, </w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12913-020-05982-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes in temporal lobe epilepsy with glutamate decarboxylase antibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Who maintains good mental health in a locked-down country? A French nationwide online survey of 11,391 participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Joubert</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-09807-2⟩</w:t>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.102440 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2020.102440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954713v1</w:t>
+                <w:t xml:space="preserve">hal-03491556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche terminologique de l’engagement des patients : point de vue d’un établissement de santé français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Baille</w:t>
+                <w:t xml:space="preserve">Choice of Initial Brain Imaging in Patients with Suspected Acute Stroke: STROKE69, a Population-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.09.010⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000505960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489814v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' productivity losses and informal care costs related to ischemic stroke: a French population‐based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Colin</w:t>
+                <w:t xml:space="preserve">A Qualitative Study of Barriers and Facilitators to Adherence to Secondary Prevention Medications Among French Patients Suffering from Stroke and Transient Ischemic Attack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Gouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.14585⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.1213-1223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/ppa.s257323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329400v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Qualitative Study of Barriers and Facilitators to Adherence to Secondary Prevention Medications Among French Patients Suffering from Stroke and Transient Ischemic Attack</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+                <w:t xml:space="preserve">Patients' productivity losses and informal care costs related to ischemic stroke: a French population‐based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/ppa.s257323⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (2), pp.548-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300428v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who maintains good mental health in a locked-down country? A French nationwide online survey of 11,391 participants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Global Changes and Factors of Increase in Caloric/Salty Food Intake, Screen Use, and Substance Use During the Early COVID-19 Containment Phase in the General Population in France: Survey Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2020.102440⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/19630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491556v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of Initial Brain Imaging in Patients with Suspected Acute Stroke: STROKE69, a Population-Based Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">Impact of a theory-informed and user-centered stroke information campaign on the public's behaviors, attitudes, and knowledge when facing acute stroke: a controlled before-and-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bravant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000505960⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-09795-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519125v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03268233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Changes and Factors of Increase in Caloric/Salty Food Intake, Screen Use, and Substance Use During the Early COVID-19 Containment Phase in the General Population in France: Survey Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amine Benyamina</w:t>
+                <w:t xml:space="preserve">Long-term outcomes in temporal lobe epilepsy with glutamate decarboxylase antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Belbezier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/19630⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267 (7), pp.2083-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-09807-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795566v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a theory-informed and user-centered stroke information campaign on the public's behaviors, attitudes, and knowledge when facing acute stroke: a controlled before-and-after study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
+                <w:t xml:space="preserve">Approche terminologique de l’engagement des patients : point de vue d’un établissement de santé français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Brudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Termoz</w:t>
+                <w:t xml:space="preserve">Mr.-P. Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bravant</w:t>
+                <w:t xml:space="preserve">I. Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Perreton</w:t>
+                <w:t xml:space="preserve">N. Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.1712. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, pp.51 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-09795-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03268233v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoporosis prevention: Where are the barriers to improvement in French general practitioners? A qualitative study</w:t>
+                <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Merle</w:t>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Hashim Wafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Flori</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219681⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2154-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02265007v1</w:t>
+                <w:t xml:space="preserve">hal-04011471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Magaud</w:t>
+                <w:t xml:space="preserve">Osteoporosis prevention: Where are the barriers to improvement in French general practitioners? A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bédouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad-Hashim Wafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+                <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-019-2154-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011471v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02265007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illness beliefs and emotional responses in mildly disabled stroke survivors: A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10382,103 +10382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referral pathway of patients aged 75 years and older after a telephone triage by the French emergency medical communication center (SAMU)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.103893 -. </w:t>
@@ -10510,286 +10510,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03484966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal determinants of participation restriction after stroke - a systematic review of observational and qualitative studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary Prevention Three and Six Years after Stroke Using the French National Insurance Healthcare System Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mechtouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carpentier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. M. Schott</w:t>
+                <w:t xml:space="preserve">Valérie Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (5-6), pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000488450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02146905v1</w:t>
+                <w:t xml:space="preserve">hal-04329147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Prevention Three and Six Years after Stroke Using the French National Insurance Healthcare System Database</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Viprey</w:t>
+                <w:t xml:space="preserve">Personal determinants of participation restriction after stroke - a systematic review of observational and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Tainturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">F. Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329147v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des maladies neurodégénératives dans les bases de données médicoadministratives en France : revue systématique de la littérature</w:t>
               </w:r>
@@ -11069,51 +11069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Porthault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11171,295 +11171,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum sclerostin: the missing link in the bone-vessel cross-talk in hemodialysis patients?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low Osteoporosis Treatment Initiation Rate in Women after Distal Forearm or Proximal Humerus Fracture: A Healthcare Database Nested Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pelletier</w:t>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. B. Confavreux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
+                <w:t xml:space="preserve">Guillaume Canat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitsum Guebre-Egziabher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bacchetta</w:t>
+                <w:t xml:space="preserve">Susan Jaglal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-015-3127-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850654v1</w:t>
+                <w:t xml:space="preserve">hal-04328855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Osteoporosis Treatment Initiation Rate in Women after Distal Forearm or Proximal Humerus Fracture: A Healthcare Database Nested Cohort Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Viprey</w:t>
+                <w:t xml:space="preserve">Serum sclerostin: the missing link in the bone-vessel cross-talk in hemodialysis patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Caillet</w:t>
+                <w:t xml:space="preserve">C. B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Canat</w:t>
+                <w:t xml:space="preserve">Fitsum Guebre-Egziabher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Jaglal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">J. Bacchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143842. </w:t>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), pp.2165-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00198-015-3127-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328855v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and Facilitators for Medication Adherence in Stroke Patients: A Qualitative Study Conducted in French Neurological Rehabilitation Units</w:t>
               </w:r>
@@ -11698,307 +11698,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and profiles of community-dwelling fallers. Results from the EPIDOS cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+                <w:t xml:space="preserve">Barriers and Facilitators for Medication Adherence in Stroke Patients: A Qualitative Study Conducted in French Neurological Rehabilitation Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Bauler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2014.07.017⟩</w:t>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (5-6), pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000362718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072960v1</w:t>
+                <w:t xml:space="preserve">hal-04666011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Facilitators for Medication Adherence in Stroke Patients: A Qualitative Study Conducted in French Neurological Rehabilitation Units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+                <w:t xml:space="preserve">Mortality and profiles of community-dwelling fallers. Results from the EPIDOS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Decullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dargent-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362718⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.334-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666011v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with Pap smear screening among French women visiting a general practitioner in the Rhone-Alpes region</w:t>
               </w:r>
@@ -12023,51 +12023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lutringer-Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12560,51 +12560,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien Ville-Hôpital : impact sur les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hommey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12804,445 +12804,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal determinants of participation restriction after stroke: A systematic review of observational and qualitative studies</w:t>
+                <w:t xml:space="preserve">Secondary prevention treatments after ischemic strokes: Cohort study of 754 patients in Rhône, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Della Vecchia</w:t>
+                <w:t xml:space="preserve">J Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Préau</w:t>
+                <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dima</w:t>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Merson</w:t>
+                <w:t xml:space="preserve">N Perreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Stroke Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417475v1</w:t>
+                <w:t xml:space="preserve">hal-04417524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources and costs associated with technical aids for stroke survivors: a cross-sectional survey alongside population-based cohorts study on Rhône area of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Stroke Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary prevention treatments after ischemic strokes: Cohort study of 754 patients in Rhône, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personal determinants of participation restriction after stroke: A systematic review of observational and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Amiot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">E Bravant</w:t>
+                <w:t xml:space="preserve">A Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Perreton</w:t>
+                <w:t xml:space="preserve">F Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Stroke Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417524v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of admission-hour on 3 months outcome in thrombolysed stroke patients – Results from a stroke registry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">Influence des horaires d'admission sur la prise en charge et le devenir des AVC thrombolysés -Données 2010-2016 d'un registre multicentrique des AVC thrombolysés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13258,73 +13258,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Conference, Berlin, Allemagne. 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Congrès Urgences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04417448v1</w:t>
+                <w:t xml:space="preserve">hal-04416717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleurs chroniques et Vitamine D : une étude pilote randomisée en soins premiers ambulatoires, l’étude DOVID</w:t>
               </w:r>
@@ -13429,277 +13429,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des horaires d'admission sur la prise en charge et le devenir des AVC thrombolysés -Données 2010-2016 d'un registre multicentrique des AVC thrombolysés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+                <w:t xml:space="preserve">Dynamique d'adaptation de la sécrétion de mélatonine et du rythme veille/sommeil au cours du travail posté en 12h – Etude MELACTI-12.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Diaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Raverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Bischoff</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Urgences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès du Sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416717v1</w:t>
+                <w:t xml:space="preserve">hal-04417092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique d'adaptation de la sécrétion de mélatonine et du rythme veille/sommeil au cours du travail posté en 12h – Etude MELACTI-12.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+                <w:t xml:space="preserve">Impact of admission-hour on 3 months outcome in thrombolysed stroke patients – Results from a stroke registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C Gronfier</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Stroke Conference, Berlin, Allemagne. 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417092v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude qualitative des représentations de l'Accident Vasculaire Cérébral auprès du grand public : identification des freins et facilitateurs à l'appel aux services d'urgence</w:t>
               </w:r>
@@ -13737,51 +13737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Berthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l'Association francophone de psychologie de la santé, Liège, 15-17 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Liège, Belgique. pp.179-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13806,77 +13806,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of GIS and spatial statistics to study the spatial distribution of strokes in Rhone (France) to target health care location priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14015,51 +14015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Literacy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
@@ -14101,51 +14101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psycho-emotional impact and patient’s beliefs on medication after an ishemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baroan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14207,2369 +14207,2369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an association between access to a stroke reperfusion strategy and social deprivation? French population-based cohort study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Ischemic stroke: evolution of secondary prevention treatments during the first year.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rochefolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Stroke Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704996v1</w:t>
+                <w:t xml:space="preserve">hal-04336081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timely initiation of second prevention treatment after hospital discharge following acute stroke in French patients.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ma Cerfon</w:t>
+                <w:t xml:space="preserve">Preventing participation restrictions after stroke: investigation of coping behaviors strategies used by patients as determinants of participation after mild and moderate/severe stroke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Mechtouff</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPACOMP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337211v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemic stroke: evolution of secondary prevention treatments during the first year.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timely initiation of second prevention treatment after hospital discharge following acute stroke in French patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Allemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Cerfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rochefolle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Chakir</w:t>
+                <w:t xml:space="preserve">L Mechtouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ESPACOMP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336081v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing participation restrictions after stroke: investigation of coping behaviors strategies used by patients as determinants of participation after mild and moderate/severe stroke</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Viprey</w:t>
+                <w:t xml:space="preserve">Patients' productivity losses and informal care cost related to ischemic stroke in Rhone area, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ISPOR Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336057v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' productivity losses and informal care cost related to ischemic stroke in Rhone area, France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">A qualitative study of barriers and facilitators to medication adherence among stroke and transient ischemic attack French patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Serrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">M Gouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">23rd ESPACOMP conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337130v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender inequities in stroke, does thrombectomy change the deal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Perreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Stroke Organisation Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A qualitative study of barriers and facilitators to medication adherence among stroke and transient ischemic attack French patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Della Vecchia</w:t>
+                <w:t xml:space="preserve">Is there an association between access to a stroke reperfusion strategy and social deprivation? French population-based cohort study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ESPACOMP conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th European Stroke Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy. 4 (1_suppl), pp.150-276, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396987319845581⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331074v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“It hits us over the head you don’t know, you don’t understand”: the role of patients’ illness representations in improving health post-stroke outcomes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C Della Vecchia</w:t>
+                <w:t xml:space="preserve">DRAMATIC IMPROVEMENT OF ACUTE ISCHAEMIC STROKE MANAGEMENT IN THE RHONE AREA BETWEEN 2007 AND 2016: A POPULATION BASED BEFORE AFTER PROSPECTIVE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Préau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F Merson</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Goteborg Sweden, Sweden. 2018, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2018, Goteborg,, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335560v1</w:t>
+                <w:t xml:space="preserve">hal-04335671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODUCTIVITY LOSSES OF ISCHEMIC STROKE SURVIVORS: A CROSS SECTIONAL SURVEY ALONGSIDE POPULATION-BASED COHORT STUDY IN RHONE AREA, FRANCE With the support of the « Association des Internes et des Anciens Internes en Pharmacie des Hôpitaux de Lyon »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+                <w:t xml:space="preserve">Chronic pain and Vitamin D: the dovid study, a randomized controlled trial in primary care medecine in france.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Amiot</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bellouere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Stroke Congress - WSC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Congress on Osteoporosis, Osteoarthritis and Musculoskeletal diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335865v1</w:t>
+                <w:t xml:space="preserve">hal-04335532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to secondary prevention medications after a stroke: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Haesebaert</w:t>
+                <w:t xml:space="preserve">Défaveur sociale et accès aux stratégies de reperfusion: étude de cohorte populationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ESPACOMP conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">23èmes journées de la Société Française Neuro-Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330982v1</w:t>
+                <w:t xml:space="preserve">hal-02705166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial stroke inequalities revealed thanks to Geographic Information System: data from STROKE 69 cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Post-stroke participation: A quantitative insight using the International Classification of Functioning, Disability and Health framework.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Stroke Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2396987318770127⟩</w:t>
+              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Goteborg Sweden, Sweden. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26226/morressier.5ab8f564d462b8029238d2dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705998v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing adherence to secondary prevention medication after ischemic stroke: a prospective population-based cohort study in Rhône area of France</w:t>
+                <w:t xml:space="preserve">Environmental determinants of participation restriction after stroke: A systematic review of observational and qualitative studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Chakir</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Gothenburg (Sweden), Sweden</w:t>
+              <w:t xml:space="preserve">European Congress of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330794v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinants of participation restriction after stroke: A systematic review of observational and qualitative studies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId488" w:history="1">
+                <w:t xml:space="preserve">Evolution de la prise en charge de l'AVC à la phase aiguë en Rhône-Alpes: Etude populationnelle avant-après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Dima</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">23e journées de la Société Française Neuro-Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Palais des Congrès d’Issy-les-Moulineau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335722v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAMATIC IMPROVEMENT OF ACUTE ISCHAEMIC STROKE MANAGEMENT IN THE RHONE AREA BETWEEN 2007 AND 2016: A POPULATION BASED BEFORE AFTER PROSPECTIVE STUDY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">Adherence to secondary prevention medications after a stroke: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fokoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Goteborg,, Sweden</w:t>
+              <w:t xml:space="preserve">22nd ESPACOMP conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335671v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-stroke participation: A quantitative insight using the International Classification of Functioning, Disability and Health framework.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">“It hits us over the head you don’t know, you don’t understand”: the role of patients’ illness representations in improving health post-stroke outcomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Préau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId485" w:history="1">
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Goteborg Sweden, Sweden. 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26226/morressier.5ab8f564d462b8029238d2dc⟩</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26226/morressier.5ab8f563d462b8029238d05b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335592v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaveur sociale et accès aux stratégies de reperfusion: étude de cohorte populationnelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">PRODUCTIVITY LOSSES OF ISCHEMIC STROKE SURVIVORS: A CROSS SECTIONAL SURVEY ALONGSIDE POPULATION-BASED COHORT STUDY IN RHONE AREA, FRANCE With the support of the « Association des Internes et des Anciens Internes en Pharmacie des Hôpitaux de Lyon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bravant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes journées de la Société Française Neuro-Vasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">11th World Stroke Congress - WSC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705166v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic pain and Vitamin D: the dovid study, a randomized controlled trial in primary care medecine in france.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Merle</w:t>
+                <w:t xml:space="preserve">Factors influencing adherence to secondary prevention medication after ischemic stroke: a prospective population-based cohort study in Rhône area of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fokoun-Matchikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J Comtat</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Osteoporosis, Osteoarthritis and Musculoskeletal diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gothenburg (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335532v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la prise en charge de l'AVC à la phase aiguë en Rhône-Alpes: Etude populationnelle avant-après</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Chakir</w:t>
+                <w:t xml:space="preserve">Spatial stroke inequalities revealed thanks to Geographic Information System: data from STROKE 69 cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e journées de la Société Française Neuro-Vasculaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th European Stroke Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. 3 (1_suppl), pp.3-204, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396987318770127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331626v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STROKE 69 – Registre ponctuel des AVC dans le Rhône : Résultats préliminaires sur les AVC Ischémiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16624,103 +16624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual determinants of post-stroke participation: A systematic review of observational and qualitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées de la SFNV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Palais des congrès - Issy les Moulineaux, France</w:t>
@@ -16749,64 +16749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pronostic à 3 mois après thrombolyse IV dans l'AVC chez le patient jeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16874,77 +16874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcome at three months after Thrombolysis in Young Adults with Ischemic Stroke - Results from a stroke registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16999,51 +16999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation d'un traitement anti-ostéoporotique après fracture de l'avant-bras ou de l'humérus chez la femme de plus de 50 ans : étude de cohorte rétrospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17446,51 +17446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rambure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rossello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cognon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01827-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Savy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2025.108428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353491v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nouvel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2025.08.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351932v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Guerraoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hanf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411450v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al-Fatuhi-Al-Jundi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Avenas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philipeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.70017" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009806v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delvall&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tchetgnia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grangier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Amamra" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/50014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320846v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917236v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoureau Julie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busnel Yael" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havet Ana&#239;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Termoz Anne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haesebaert Julie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.70080" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352977v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix-Anne Ternamian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2025.10802" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352965v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Levigoureux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Briet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.269392" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353902v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf147" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoarau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16395" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751341v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Curtet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3478" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verbois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8871959" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Drouin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verroul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087444" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329783v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bellouere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Champiat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-185X.14582" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541340v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Ducroux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225350v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parant" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goldet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bendim&#8217;red" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061516" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745958v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougeot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S389792" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329744v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s389792" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177969v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Philip" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cros" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10550887.2023.2279474" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370500v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanchini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chansard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Breton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02640-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101686" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899970v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.08.028" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694856v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Damiolini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07907-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754189v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isnard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000520840" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05046703v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Zermati" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bravant" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08455-8" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053232v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Daumer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2022.03.001" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03755211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouloy" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendim'Red" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081641" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hyvert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Yailian" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vignot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01470-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899992v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5811/westjem.2022.7.57135" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991531v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-020-02400-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370504v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02204-0" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179665v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-00976-7" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519038v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schott" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vecchia" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05982-0" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312744v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freyssenge" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.394" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474214v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lino-Daniel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumas de Roque" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02551-3" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdalla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13230" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03470977v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Oussoul" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pavard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fabre" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050433" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03327673v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khettar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaute" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-020-01204-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337428v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alesefir" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2021.37" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752396v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chauliaguet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111331" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263386v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thomas" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000974" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519018v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chabbert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lamboley" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NRL.0000000000000361" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364364v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082526" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952929v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/31906" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549131v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Llerena" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.12.004" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04954713v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belbezier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09807-2" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489814v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr.-P. Pomey" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baille" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.09.010" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329400v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barral" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serrier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14585" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300428v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gouillet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s257323" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491556v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102440" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519125v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Xue" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505960" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795566v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/19630" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268233v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laude" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bravant" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perreton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09795-y" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265007v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#233;douet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barraud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219681" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417981v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223681" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484966v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.05.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146905v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329147v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tainturier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488450" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519864v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maura" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.115" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562512v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porthault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156933.t003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850654v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Confavreux" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Guebre-Egziabher" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-015-3127-9" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328855v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jaglal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143842" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bauler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666691v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362718" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072960v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Decullier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dargent-Molina" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2014.07.017" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC0FZSH0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666011v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282690v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oussaid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasset" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.04.009" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769362v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kalecinski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Barone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carole Jacquard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-1034" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601953v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pr&#233;tet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.03.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZRT4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Jaroud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25671" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868908v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hommey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Rudigoz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huissoud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417268v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rambure" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Schott" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bravant" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417475v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Della Vecchia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dima" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carpentier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417575v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termoz" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417524v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Perreton" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417448v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fraticelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bischoff" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417151v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellouere" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comtat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Champiat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416717v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417092v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaine" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raverot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gronfier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070100v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Berthoux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337319v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337285v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baroan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allemann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Derex" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704996v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337211v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Cerfon" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mechtouff" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336081v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rochefolle" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chakir" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336057v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337130v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barral" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rabier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336036v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331074v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gouillet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puppo" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335560v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f563d462b8029238d05b" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335865v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330982v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fokoun" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pinte" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giroudon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330794v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fokoun-Matchikou" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335722v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335671v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Schott" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335592v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f564d462b8029238d2dc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705166v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335532v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331626v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Schott" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338140v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nighoghossian" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338073v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416746v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maziere" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-E Vallet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332006v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazi&#232;re" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338262v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caillet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chapurlat" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Schott" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rambure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rossello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cognon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01827-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Savy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2025.108428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Guerraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hanf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al-Fatuhi-Al-Jundi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Avenas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philipeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.70017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delvall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tchetgnia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grangier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Amamra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/50014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nouvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2025.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix-Anne Ternamian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2025.10802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoureau Julie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busnel Yael" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havet Ana&#239;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Termoz Anne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haesebaert Julie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.70080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Levigoureux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Briet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.269392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Drouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verroul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087444" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verbois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8871959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoarau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Fernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Curtet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3478" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S389792" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goldet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bendim&#8217;red" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061516" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s389792" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Philip" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102602" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10550887.2023.2279474" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chansard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02640-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bellouere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Champiat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-185X.14582" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Ducroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Damiolini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07907-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000520840" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.08.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05046703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Zermati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bravant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08455-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Daumer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2022.03.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hyvert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Yailian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vignot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01470-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03755211v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouloy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendim'Red" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081641" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-00976-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-020-02400-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5811/westjem.2022.7.57135" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02204-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101686" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03470977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Oussoul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pavard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050433" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03327673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khettar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaute" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-020-01204-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alesefir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2021.37" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752396v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chauliaguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111331" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263386v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thomas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000974" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519018v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chabbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lamboley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NRL.0000000000000361" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdalla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13230" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952929v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/31906" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364364v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082526" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549131v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Llerena" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.12.004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lino-Daniel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumas de Roque" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02551-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312744v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freyssenge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.394" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519038v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schott" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vecchia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05982-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491556v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102440" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519125v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Xue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505960" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gouillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s257323" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329400v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serrier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14585" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795566v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/19630" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268233v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laude" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bravant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perreton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09795-y" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04954713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belbezier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09807-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489814v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr.-P. Pomey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.09.010" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265007v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#233;douet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barraud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219681" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417981v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223681" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484966v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.05.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329147v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tainturier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488450" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146905v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519864v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maura" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.115" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562512v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porthault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156933.t003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328855v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jaglal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143842" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850654v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Confavreux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Guebre-Egziabher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-015-3127-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bauler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666691v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362718" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666011v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072960v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Decullier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dargent-Molina" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2014.07.017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC0FZSH0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282690v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oussaid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasset" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.04.009" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769362v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kalecinski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Barone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carole Jacquard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-1034" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601953v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pr&#233;tet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.03.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZRT4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Jaroud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25671" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868908v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hommey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Rudigoz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huissoud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417268v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rambure" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Schott" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bravant" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417524v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termoz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Perreton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417575v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417475v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Della Vecchia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dima" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carpentier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416717v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fraticelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bischoff" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417151v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellouere" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comtat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Champiat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417092v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaine" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raverot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gronfier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417448v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070100v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Berthoux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337319v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337285v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baroan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allemann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Derex" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336081v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rochefolle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chakir" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336057v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337211v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Cerfon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mechtouff" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337130v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barral" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rabier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331074v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gouillet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puppo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336036v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704996v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335671v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Schott" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335532v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705166v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335592v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f564d462b8029238d2dc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335722v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331626v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Schott" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330982v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fokoun" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pinte" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giroudon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335560v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f563d462b8029238d05b" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335865v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330794v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fokoun-Matchikou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338140v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nighoghossian" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338073v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416746v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maziere" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-E Vallet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332006v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazi&#232;re" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338262v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caillet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chapurlat" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Schott" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>