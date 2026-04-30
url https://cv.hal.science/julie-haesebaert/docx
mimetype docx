--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -66,4734 +66,4734 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (94)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Health Literacy‐Tailored Communication Practices Adoption in French Community Pharmacies: A Theoretical Domains Framework Mixed‐Methods Study</w:t>
+                <w:t xml:space="preserve">Shared Decision Making among Patients with Chronic Conditions in France: A Cross-Sectional Survey in the ComPaRe E-Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Rambure</w:t>
+                <w:t xml:space="preserve">Yaël Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Perrin</w:t>
+                <w:t xml:space="preserve">France Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Rossello</w:t>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Chenet</w:t>
+                <w:t xml:space="preserve">Laurie Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Marchal</w:t>
+                <w:t xml:space="preserve">Annaëlle Testud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Science Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 9 (2), pp.e71806. </w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hsr2.71806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0272989X251407617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538179v1</w:t>
+                <w:t xml:space="preserve">hal-05538189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Co-designing peer-to-peer support in oncology: A participatory study on the development of the PaRole OncO France model” [Patient Educ. Couns. 143 (2026) 109415]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Busnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Busnel</w:t>
+                <w:t xml:space="preserve">Ibtissem Ben Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibtissem Ben Dridi</w:t>
+                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Education and Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 146, pp.109510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pec.2026.109510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Decision Making among Patients with Chronic Conditions in France: A Cross-Sectional Survey in the ComPaRe E-Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaël Busnel</w:t>
+                <w:t xml:space="preserve">Determinants of Health Literacy‐Tailored Communication Practices Adoption in French Community Pharmacies: A Theoretical Domains Framework Mixed‐Methods Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rambure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Légaré</w:t>
+                <w:t xml:space="preserve">Noémie Rossello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Panse</w:t>
+                <w:t xml:space="preserve">Etienne Chenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaëlle Testud</w:t>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Health Science Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9 (2), pp.e71806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989X251407617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hsr2.71806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538189v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and evaluation of a peer-to-peer support program in oncology: study protocol for the PaRole Onco France model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[¹¹C]Methionine PET uptake kinetics in corticotroph pituitary neuroendocrine tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pascale Pomey</w:t>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">Armand Pattée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Christophe</w:t>
+                <w:t xml:space="preserve">Guillaume Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tournigand</w:t>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13690-025-01827-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.8854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-39219-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538221v1</w:t>
+                <w:t xml:space="preserve">hal-05593917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of successful completion and short-term benefits associated with temporary alcohol abstinence during Dry January in France: A prospective cohort study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+                <w:t xml:space="preserve">Implementation and evaluation of a peer-to-peer support program in oncology: study protocol for the PaRole Onco France model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane François</w:t>
+                <w:t xml:space="preserve">Marie-Pascale Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Delile</w:t>
+                <w:t xml:space="preserve">Véronique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Savy</w:t>
+                <w:t xml:space="preserve">Christophe Tournigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 202, pp.108428. </w:t>
+              <w:t xml:space="preserve">Archives of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 84 (1), pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2025.108428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13690-025-01827-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353859v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concordance of symptoms perceived by patients receiving haemodialysis and those reported by nurses and nephrologists: a cross-sectional, multicentre, observational study using the REIN registry</w:t>
+                <w:t xml:space="preserve">Determinants of successful completion and short-term benefits associated with temporary alcohol abstinence during Dry January in France: A prospective cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pelletier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf239⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 202, pp.108428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2025.108428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351932v1</w:t>
+                <w:t xml:space="preserve">hal-05353859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing meaningful activity facilitators to prevent hospital-acquired complications in French geriatric short-stay wards: A qualitative analysis of the context and stakeholder representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Avenas</w:t>
+                <w:t xml:space="preserve">Candice Montredon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tankéré</w:t>
+                <w:t xml:space="preserve">Stéphanie Poupon-Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Philipeau</w:t>
+                <w:t xml:space="preserve">Antoine Garnier-Crussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Garnier</w:t>
+                <w:t xml:space="preserve">Stéphanie Tripoz-Dit-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Geriatric Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 69, pp.103984. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gerinurse.2026.103984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05411450v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of successful completion and short-term benefits associated with temporary alcohol abstinence during Dry January in France: A prospective cohort study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Intervention mapping for the development of a new model of care for people with cystic fibrosis in the era of highly effective modulator therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Savy</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Poupon-Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2025.108428⟩</w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2025.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320846v1</w:t>
+                <w:t xml:space="preserve">hal-05353491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Facilitators in Implementing a Telemonitoring Application for Patients With Chronic Kidney Disease and Health Professionals: Ancillary Implementation Study of the NeLLY (New Health e-Link in the Lyon Region) Stepped-Wedge Randomized Controlled Trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determinants of successful completion and short-term benefits associated with temporary alcohol abstinence during Dry January in France: A prospective cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nassira Amamra</w:t>
+                <w:t xml:space="preserve">Louis-Ferdinand Lespine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 202, pp.108428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2025.108428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/50014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05009806v1</w:t>
+                <w:t xml:space="preserve">hal-05320846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention mapping for the development of a new model of care for people with cystic fibrosis in the era of highly effective modulator therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Barriers and Facilitators in Implementing a Telemonitoring Application for Patients With Chronic Kidney Disease and Health Professionals: Ancillary Implementation Study of the NeLLY (New Health e-Link in the Lyon Region) Stepped-Wedge Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quitterie Reynaud</w:t>
+                <w:t xml:space="preserve">Marion Delvallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Durieu</w:t>
+                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Poupon-Bourdy</w:t>
+                <w:t xml:space="preserve">Lucas Tchetgnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Nouvel</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Grangier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Amamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2025.08.001⟩</w:t>
+              <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e50014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/50014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353491v1</w:t>
+                <w:t xml:space="preserve">hal-05009806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vacher</w:t>
+                <w:t xml:space="preserve">Ziad Al-Fatuhi-Al-Jundi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Vieux</w:t>
+                <w:t xml:space="preserve">Salomé Avenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Simon</w:t>
+                <w:t xml:space="preserve">Pierre Tankéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Philipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nursing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142760v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codeveloping an Online Resource for People Bereaved by Suicide: Mixed Methods User-Centered Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+                <w:t xml:space="preserve">Concordance of symptoms perceived by patients receiving haemodialysis and those reported by nurses and nephrologists: a cross-sectional, multicentre, observational study using the REIN registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Lau-Taï</w:t>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+                <w:t xml:space="preserve">William Hanf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Mental Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/56945⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (9), pp.sfaf239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfaf239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04979037v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive symptoms and their associations with life and trauma events among young adults in a first-episode psychosis clinic: qualitative analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Implementing a nurse-led safety planning intervention in emergency departments to prevent suicide reattempts: a stepped-wedge randomized controlled trial protocol (French multicentre randomized controlled trial with a stepped-wedge design)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BJPsych Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1192/bjo.2025.10802⟩</w:t>
+              <w:t xml:space="preserve">BMC Nursing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12912-025-03121-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352977v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient and Public Involvement in Pharmacoepidemiological Research: An Environmental Scan of an Emerging Area</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positive symptoms and their associations with life and trauma events among young adults in a first-episode psychosis clinic: qualitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termoz Anne</w:t>
+                <w:t xml:space="preserve">Alix-Anne Ternamian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haesebaert Julie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
+              <w:t xml:space="preserve">BJPsych Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (5), pp.e178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pds.70080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1192/bjo.2025.10802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917236v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Garnier</w:t>
+                <w:t xml:space="preserve">Patient and Public Involvement in Pharmacoepidemiological Research: An Environmental Scan of an Emerging Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoureau Julie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Busnel Yael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Havet Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Termoz Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haesebaert Julie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
+              <w:t xml:space="preserve">Pharmacoepidemiology and Drug Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pds.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05527479v1</w:t>
+                <w:t xml:space="preserve">hal-04917236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rates and determinants of alcohol-drinking categories in France: a general population survey.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Savy</w:t>
+                <w:t xml:space="preserve">Dynamics of early electroencephalographic patterns and epileptic seizures in acute intracerebral hemorrhage: A prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Al-Fatuhi-Al-Jundi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Avenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tankéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Philipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf147⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.70017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05353902v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective Multicenter Evaluation of [ 11 C]Methionine PET/MRI Sensitivity Compared with MRI for Localizing Small Pituitary Neuroendocrine Tumor or Pituitary Adenoma in Cushing Disease</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Codeveloping an Online Resource for People Bereaved by Suicide: Mixed Methods User-Centered Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Castinetti</w:t>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lau-Taï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.124.269392⟩</w:t>
+              <w:t xml:space="preserve">JMIR Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, pp.e56945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/56945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352965v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Comparative Evaluation of a Training Program Dedicated to Cystic Fibrosis Reference Centers: Protocol for the Pilot Implementation of Shared Decision-Making in the Treatment of Diabetes in Adult Patients With Cystic Fibrosis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rates and determinants of alcohol-drinking categories in France: a general population survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/62931⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckaf147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936142v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margot Morgiève</w:t>
+                <w:t xml:space="preserve">Prospective Multicenter Evaluation of [ 11 C]Methionine PET/MRI Sensitivity Compared with MRI for Localizing Small Pituitary Neuroendocrine Tumor or Pituitary Adenoma in Cushing Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Castinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12888-024-05761-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (10), pp.1575-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.124.269392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586593v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of a standardised intervention for announcing decisions of withholding and withdrawing life-sustaining treatments on the stress of relatives in emergency departments (DISCUSS): protocol for a stepped-wedge randomised controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manon Verroul</w:t>
+                <w:t xml:space="preserve">Mixed Comparative Evaluation of a Training Program Dedicated to Cystic Fibrosis Reference Centers: Protocol for the Pilot Implementation of Shared Decision-Making in the Treatment of Diabetes in Adult Patients With Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Gotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hommey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Poupon Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087444⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e62931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/62931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751231v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Health Consequences of the COVID‐19 Outbreak Among Emergency Department Healthcare Workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Long‐term psycho‐traumatic consequences of the COVID‐19 health crisis among emergency department healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Verbois</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mad Hélénie Elsensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2024/8871959⟩</w:t>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (5), pp.e087444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smi.3478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751352v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of adherence to post‐stroke/transient ischemic attack secondary prevention medications: A cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ene.16395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04655446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long‐term psycho‐traumatic consequences of the COVID‐19 health crisis among emergency department healthcare workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Mental Health Consequences of the COVID‐19 Outbreak Among Emergency Department Healthcare Workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mad Hélénie Elsensohn</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Verbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2024/8871959⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smi.3478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04751341v1</w:t>
+                <w:t xml:space="preserve">hal-04751352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening problematic use of substances among young subjects attending an emergency department, and subsequent treatment seeking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Berger-Vergiat</w:t>
+                <w:t xml:space="preserve">The use of social media after bereavement by suicide: results from a French online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Deletoille</w:t>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Ragonnet</w:t>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (2), pp.170-177. </w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12888-024-05761-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952937v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Participatory Approach Involving Patients with Cystic Fibrosis and Healthcare Professionals for the Co-Design of an Adherence-Enhancing Intervention Toolkit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the impact of a standardised intervention for announcing decisions of withholding and withdrawing life-sustaining treatments on the stress of relatives in emergency departments (DISCUSS): protocol for a stepped-wedge randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Viprey</w:t>
+                <w:t xml:space="preserve">Pauline Drouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mougeot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Occelli</w:t>
+                <w:t xml:space="preserve">Manon Verroul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/PPA.S389792⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (9), pp.e087444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-087444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04745958v1</w:t>
+                <w:t xml:space="preserve">hal-04751231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minerals and Antioxidant Micronutrients Levels and Clinical Outcome in Older Patients Hospitalized for COVID-19 during the First Wave of the Pandemic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening problematic use of substances among young subjects attending an emergency department, and subsequent treatment seeking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rdah Touali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chappuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lahaye</w:t>
+                <w:t xml:space="preserve">Aurélie Berger-Vergiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Parant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Marion Deletoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Goldet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lamia Bendim’red</w:t>
+                <w:t xml:space="preserve">Delphine Ragonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15061516⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225350v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Participatory Approach Involving Patients with Cystic Fibrosis and Healthcare Professionals for the Co-Design of an Adherence-Enhancing Intervention Toolkit</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Minerals and Antioxidant Micronutrients Levels and Clinical Outcome in Older Patients Hospitalized for COVID-19 during the First Wave of the Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Occelli</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Goldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bendim’red</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/ppa.s389792⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15061516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329744v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surgical management of a loss of pregnancy in the first trimester: Patient experience and influencing factors, a prospective observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-A. Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fraissenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (6), pp.102602. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jogoh.2023.102602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns and determinants of cannabis use in youth visiting an urban emergency department in France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A Participatory Approach Involving Patients with Cystic Fibrosis and Healthcare Professionals for the Co-Design of an Adherence-Enhancing Intervention Toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mougeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Occelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Addictive Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10550887.2023.2279474⟩</w:t>
+              <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Volume17, pp.995 - 1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/ppa.s389792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952950v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a training program for emergency medical service physician dispatchers to reduce emergency departments visits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Geriatrics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 71 (2), pp.484-495. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jgs.18101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework to develop a patient-reported experience questionnaire on the cystic fibrosis journey in France: the ExPaParM collaborative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Le Breton</w:t>
+                <w:t xml:space="preserve">Patterns and determinants of cannabis use in youth visiting an urban emergency department in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rdah Touali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chappuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia de Ternay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Berger-Vergiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13023-023-02640-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Addictive Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (4), pp.491-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10550887.2023.2279474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370500v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic pain and vitamin D: A randomized controlled trial in primary care medecine in France, the Dovid study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual framework to develop a patient-reported experience questionnaire on the cystic fibrosis journey in France: the ExPaParM collaborative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Champiat</w:t>
+                <w:t xml:space="preserve">A. Fanchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lombrail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chansard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1756-185X.14582⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-023-02640-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329783v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful thrombectomy is beneficial in patients with pre-stroke disability: Results from an international multicenter cohort study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Chronic pain and vitamin D: A randomized controlled trial in primary care medecine in France, the Dovid study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Buisson</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bellouere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Champiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (6), pp.1191-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1756-185X.14582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541340v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of ISUP ≥2 prostate cancers using multiparametric MRI: prospective multicentre assessment of the non-inferiority of an artificial intelligence system as compared to the PI-RADS V.2.1 score (CHANGE study)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successful thrombectomy is beneficial in patients with pre-stroke disability: Results from an international multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Mansuy</w:t>
+                <w:t xml:space="preserve">Célina Ducroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Magaud</w:t>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaïl Nourredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051274⟩</w:t>
+              <w:t xml:space="preserve">Journal de Neuroradiologie / Journal of Neuroradiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (1), pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurad.2022.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385159v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design and evaluation of a patient-centred transition programme for stroke patients, combining case management and access to an internet information platform: study protocol for a randomized controlled trial - NAVISTROKE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Preau</w:t>
+                <w:t xml:space="preserve">The Needs, Use and Expectations of People Bereaved by Suicide Regarding Online Resources: An Online Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Rouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kushtrim Bislimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Chalancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.537. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.12156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-07907-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191912156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694856v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal Trend of Transient Ischemic Attack Management over a 10-Year Period: Data from the Rhône County, France</w:t>
               </w:r>
@@ -4907,9039 +4907,9156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03754189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of prophylactic levetiracetam for prevention of epileptic seizures in the acute phase of intracerebral haemorrhage (PEACH): a randomised, double-blind, placebo-controlled, phase 3 trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-design and evaluation of a patient-centred transition programme for stroke patients, combining case management and access to an internet information platform: study protocol for a randomized controlled trial - NAVISTROKE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delvallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+                <w:t xml:space="preserve">Eléonore Damiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Philippeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
+                <w:t xml:space="preserve">Marie Preau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1474-4422(22)00235-6⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-07907-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03833172v1</w:t>
+                <w:t xml:space="preserve">inserm-03694856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in anxiety, depression, and stress symptoms among healthcare workers in French emergency departments during the first COVID-19 outbreak</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jacquin</w:t>
+                <w:t xml:space="preserve">Detection of ISUP ≥2 prostate cancers using multiparametric MRI: prospective multicentre assessment of the non-inferiority of an artificial intelligence system as compared to the PI-RADS V.2.1 score (CHANGE study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.08.028⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (2), pp.e051274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-051274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899970v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Needs, Use and Expectations of People Bereaved by Suicide Regarding Online Resources: An Online Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Chalancon</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of prophylactic levetiracetam for prevention of epileptic seizures in the acute phase of intracerebral haemorrhage (PEACH): a randomised, double-blind, placebo-controlled, phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Peter-Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Philippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie André-Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191912156⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (9), pp.781-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1474-4422(22)00235-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911421v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03833172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Considering health literacy in cardiovascular disease management: a qualitative study on healthcare professionals’ and patients’ perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Bravant</w:t>
+                <w:t xml:space="preserve">Changes over time in anxiety, depression, and stress symptoms among healthcare workers in French emergency departments during the first COVID-19 outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Douplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-08455-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 316, pp.194-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2022.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046703v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of shared decision-making and patient-centered care in France: Towards a wider uptake in 2022</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Daumer</w:t>
+                <w:t xml:space="preserve">Considering health literacy in cardiovascular disease management: a qualitative study on healthcare professionals’ and patients’ perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Damiolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéremy Zermati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Evidenz, Fortbildung und Qualität im Gesundheitswesen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.zefq.2022.03.001⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-08455-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04053232v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between health literacy and medication adherence in chronic diseases: a recent systematic review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Vignot</w:t>
+                <w:t xml:space="preserve">Implementation of shared decision-making and patient-centered care in France: Towards a wider uptake in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Chapurlat</w:t>
+                <w:t xml:space="preserve">Marie-Anne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Daumer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11096-022-01470-z⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Evidenz, Fortbildung und Qualität im Gesundheitswesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 171, pp.42 - 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zefq.2022.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663825v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04053232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D and COVID-19 Severity in Hospitalized Older Patients: Potential Benefit of Prehospital Vitamin D Supplementation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between health literacy and medication adherence in chronic diseases: a recent systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Goldet</w:t>
+                <w:t xml:space="preserve">Sophie Hyvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Yailian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14081641⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (1), pp.38-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-022-01470-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03755211v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the effectiveness and safety of mirtazapine versus escitalopram in alleviating cancer-associated poly-symptomatology (the MIR-P study)? A mixed-method randomized controlled trial protocol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin D and COVID-19 Severity in Hospitalized Older Patients: Potential Benefit of Prehospital Vitamin D Supplementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Subtil</w:t>
+                <w:t xml:space="preserve">F. Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bouloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bendim'Red</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Goldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-022-00976-7⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14081641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04179665v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03755211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous assessment of microcalcifications and morphological criteria of vulnerability in carotid artery plaque using hybrid 18F-NaF PET/MRI</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What is the effectiveness and safety of mirtazapine versus escitalopram in alleviating cancer-associated poly-symptomatology (the MIR-P study)? A mixed-method randomized controlled trial protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Le Bars</w:t>
+                <w:t xml:space="preserve">Marine Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12350-020-02400-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-022-00976-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991531v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04179665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and Outcome of COVID-19 Positive and Negative Patients in French Emergency Departments During the First COVID-19 Outbreak: A Prospective Controlled Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Douplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gavoille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Subtil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Western Journal of Emergency Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (6), pp.897-906. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5811/westjem.2022.7.57135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative research protocol to define patient-reported experience measures of the cystic fibrosis care pathway in France: the ExPaParM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pougheon Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fanchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lombrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chansard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17 (1), pp.73. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-022-02204-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with post-stroke social participation: A quantitative study based on the ICF framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Simultaneous assessment of microcalcifications and morphological criteria of vulnerability in carotid artery plaque using hybrid 18F-NaF PET/MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mechtouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Sigovan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Douek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Bars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101686⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (3), pp.Pages 1064-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12350-020-02400-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939335v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors associated with post-stroke social participation: A quantitative study based on the ICF framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Pichon</w:t>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Healthcare</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (3), pp.101686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876435v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAN-e-PSY, a mobile application to improve case management and patient’s functioning in first episode psychosis: protocol for an open-label, multicentre, superiority, randomised controlled trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pregnancy, Mental Well-Being and Lockdown: A Nationwide Online Survey in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Pavard</w:t>
+                <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Fabre</w:t>
+                <w:t xml:space="preserve">Chloé Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cellard</w:t>
+                <w:t xml:space="preserve">Corinne Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Razurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050433⟩</w:t>
+              <w:t xml:space="preserve">Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (10), pp.1855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/healthcare10101855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03470977v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroke patients' support: evaluation of knowledge, practices and training needs of French community pharmacists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Khettar</w:t>
+                <w:t xml:space="preserve">Prevalence of low health literacy levels in decompensated heart failure compared with acute myocardial infarction patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Abdalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Luaute</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mewton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11096-020-01204-z⟩</w:t>
+              <w:t xml:space="preserve">ESC Heart Failure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.1446-1459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ehf2.13230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03327673v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03282706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictors of Outcome After Mechanical Thrombectomy in Stroke Patients Aged ≥85 Years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Alesefir</w:t>
+                <w:t xml:space="preserve">Development of an Online Resource for People Bereaved by Suicide: A Mixed-Method User-Centered Study Protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Berthezene</w:t>
+                <w:t xml:space="preserve">Pierre Grandgenèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Morgiève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/cjn.2021.37⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.770154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03337428v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representations of Research among Newly Graduated Paramedical Professionals: A Qualitative Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical and Prognostic Value of Immunogenetic Characteristics in Anti-LGI1 Encephalitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chauliaguet</w:t>
+                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Siméone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Laure Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Witko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto Vogrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph182111331⟩</w:t>
+              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.e974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752396v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and Prognostic Value of Immunogenetic Characteristics in Anti-LGI1 Encephalitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Muñiz-Castrillo</w:t>
+                <w:t xml:space="preserve">Effect of the Implementation of a Local Care Pathway on the Transient Ischemic Attack Management in Emergency Departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lamboley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Souquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laurie Pinto</w:t>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology Neuroimmunology &amp; Neuroinflammation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), pp.e974. </w:t>
+              <w:t xml:space="preserve">The Neurologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Publish Ahead of Print, </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/nxi.0000000000000974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/NRL.0000000000000361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263386v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Implementation of a Local Care Pathway on the Transient Ischemic Attack Management in Emergency Departments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Souquet</w:t>
+                <w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Giroudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neurologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/NRL.0000000000000361⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (13), pp.1786-1798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519018v1</w:t>
+                <w:t xml:space="preserve">hal-02613373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual determinants of participation after stroke: a systematic review of quantitative and qualitative studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Giroudon</w:t>
+                <w:t xml:space="preserve">Predictors of Outcome After Mechanical Thrombectomy in Stroke Patients Aged ≥85 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Alesefir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09638288.2019.1679897⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Neurological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/cjn.2021.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613373v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03337428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of low health literacy levels in decompensated heart failure compared with acute myocardial infarction patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Representations of Research among Newly Graduated Paramedical Professionals: A Qualitative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Abdalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Viprey</w:t>
+                <w:t xml:space="preserve">Evelyne Decullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Delahaye</w:t>
+                <w:t xml:space="preserve">Mathilde Chauliaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mewton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Witko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESC Heart Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ehf2.13230⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (21), pp.11331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph182111331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03282706v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an Online Resource for People Bereaved by Suicide: A Mixed-Method User-Centered Study Protocol</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stroke patients' support: evaluation of knowledge, practices and training needs of French community pharmacists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vaiva</w:t>
+                <w:t xml:space="preserve">S. Khettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyt.2021.770154⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Clinical Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (4), pp.980-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11096-020-01204-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911429v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03327673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Global Changes and Factors of Increase in Caloric/Salty Food Intake, Screen Use, and Substance Use During the Early COVID-19 Containment Phase in the General Population in France: Survey Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">PLAN-e-PSY, a mobile application to improve case management and patient’s functioning in first episode psychosis: protocol for an open-label, multicentre, superiority, randomised controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia El Oussoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/31906⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.e050433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2021-050433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952929v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03470977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Validation of a Predictive Model of Hypovitaminosis D in General Adult Population: SCOPYD Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Rippert</w:t>
+                <w:t xml:space="preserve">Correction: Global Changes and Factors of Increase in Caloric/Salty Food Intake, Screen Use, and Substance Use During the Early COVID-19 Containment Phase in the General Population in France: Survey Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.e31906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/31906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu13082526⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03364364v1</w:t>
+                <w:t xml:space="preserve">hal-04952929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Papilloma Virus Vaccination Among Female Patients Attending French Pediatric Cystic Fibrosis Centers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Reix</w:t>
+                <w:t xml:space="preserve">Development and Validation of a Predictive Model of Hypovitaminosis D in General Adult Population: SCOPYD Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Llerena</w:t>
+                <w:t xml:space="preserve">Benjamin Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Rippert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pediatric and Adolescent Gynecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpag.2020.12.004⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 ((8)), 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu13082526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549131v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrative systematic review of online resources and interventions for people bereaved by suicide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Human Papilloma Virus Vaccination Among Female Patients Attending French Pediatric Cystic Fibrosis Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rousset-Jablonski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Llerena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pediatric and Adolescent Gynecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpag.2020.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011479v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">An integrative systematic review of online resources and interventions for people bereaved by suicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Lestienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Andriessen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.106583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2021.106583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863147v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-reported outcome measures in hemodialysis patients: results of the first multicenter cross-sectional ePROMs study in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Examining transcranial random noise stimulation as an add-on treatment for persistent symptoms in schizophrenia (STIM’Zo): a study protocol for a multicentre, double-blind, randomized sham-controlled clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lino-Daniel</w:t>
+                <w:t xml:space="preserve">Jerome Brunelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Dumas de Roque</w:t>
+                <w:t xml:space="preserve">Marine Mondino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Attal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12882-021-02551-3⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-021-05928-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03474214v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are there socio-economic inequities in access to reperfusion therapy: The stroke 69 cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Termoz</w:t>
+                <w:t xml:space="preserve">Patient-reported outcome measures in hemodialysis patients: results of the first multicenter cross-sectional ePROMs study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Guerraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Prezelin-Reydit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kolko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lino-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dumas de Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12882-021-02551-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.394⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03312744v1</w:t>
+                <w:t xml:space="preserve">inserm-03474214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term impact of four sets of actions on acute ischemic stroke management in Rhône County, a population based before-and-after prospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Schott</w:t>
+                <w:t xml:space="preserve">Are there socio-economic inequities in access to reperfusion therapy: The stroke 69 cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tazarourte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Termoz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-020-05982-0⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 177 (9), pp.1168-1175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2021.02.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519038v2</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who maintains good mental health in a locked-down country? A French nationwide online survey of 11,391 participants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Short and long-term impact of four sets of actions on acute ischemic stroke management in Rhône County, a population based before-and-after prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Place</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2020.102440⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-020-05982-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491556v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choice of Initial Brain Imaging in Patients with Suspected Acute Stroke: STROKE69, a Population-Based Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+                <w:t xml:space="preserve">Patients' productivity losses and informal care costs related to ischemic stroke: a French population‐based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Serrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000505960⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (2), pp.548-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ene.14585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519125v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Qualitative Study of Barriers and Facilitators to Adherence to Secondary Prevention Medications Among French Patients Suffering from Stroke and Transient Ischemic Attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Gouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patient Preference and Adherence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.1213-1223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/ppa.s257323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' productivity losses and informal care costs related to ischemic stroke: a French population‐based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Colin</w:t>
+                <w:t xml:space="preserve">Choice of Initial Brain Imaging in Patients with Suspected Acute Stroke: STROKE69, a Population-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yufeng Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ene.14585⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.110-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000505960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329400v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Changes and Factors of Increase in Caloric/Salty Food Intake, Screen Use, and Substance Use During the Early COVID-19 Containment Phase in the General Population in France: Survey Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Who maintains good mental health in a locked-down country? A French nationwide online survey of 11,391 participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Zante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Franck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/19630⟩</w:t>
+              <w:t xml:space="preserve">Health and Place</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.102440 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthplace.2020.102440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795566v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a theory-informed and user-centered stroke information campaign on the public's behaviors, attitudes, and knowledge when facing acute stroke: a controlled before-and-after study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Perreton</w:t>
+                <w:t xml:space="preserve">Global Changes and Factors of Increase in Caloric/Salty Food Intake, Screen Use, and Substance Use During the Early COVID-19 Containment Phase in the General Population in France: Survey Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Zante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benyamina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-020-09795-y⟩</w:t>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/19630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03268233v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term outcomes in temporal lobe epilepsy with glutamate decarboxylase antibodies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+                <w:t xml:space="preserve">Impact of a theory-informed and user-centered stroke information campaign on the public's behaviors, attitudes, and knowledge when facing acute stroke: a controlled before-and-after study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Ducray</w:t>
+                <w:t xml:space="preserve">C. Laude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bravant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00415-020-09807-2⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.1712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-020-09795-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954713v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03268233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche terminologique de l’engagement des patients : point de vue d’un établissement de santé français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mr.-P. Pomey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Durieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 68, pp.51 - 56. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2019.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Long-term outcomes in temporal lobe epilepsy with glutamate decarboxylase antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Belbezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Leaune</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ducray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 267 (7), pp.2083-2089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-020-09807-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-019-2154-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04011471v1</w:t>
+                <w:t xml:space="preserve">hal-04954713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteoporosis prevention: Where are the barriers to improvement in French general practitioners? A qualitative study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Identification of biopSychoSocial factors predictive of post-traUmatic stress disorder in patients admitted to the Emergency department after a trauma (ISSUE): protocol for a multicenter prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad-Hashim Wafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Flori</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219681⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-019-2154-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02265007v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness beliefs and emotional responses in mildly disabled stroke survivors: A qualitative study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Osteoporosis prevention: Where are the barriers to improvement in French general practitioners? A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bédouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Flori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14 (10), pp.e0223681. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 14 (7), pp.e0219681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0219681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223681⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02417981v1</w:t>
+                <w:t xml:space="preserve">inserm-02265007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referral pathway of patients aged 75 years and older after a telephone triage by the French emergency medical communication center (SAMU)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Illness beliefs and emotional responses in mildly disabled stroke survivors: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.05.018⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.e0223681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484966v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02417981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Prevention Three and Six Years after Stroke Using the French National Insurance Healthcare System Database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Referral pathway of patients aged 75 years and older after a telephone triage by the French emergency medical communication center (SAMU)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Termoz</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000488450⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.103893 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329147v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal determinants of participation restriction after stroke - a systematic review of observational and qualitative studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. M. Schott</w:t>
+                <w:t xml:space="preserve">Secondary Prevention Three and Six Years after Stroke Using the French National Insurance Healthcare System Database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mechtouff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tainturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (5-6), pp.272-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000488450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146905v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des maladies neurodégénératives dans les bases de données médicoadministratives en France : revue systématique de la littérature</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personal determinants of participation restriction after stroke - a systematic review of observational and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">C. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519864v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRI Assessment of Ischemic Lesion Evolution within White and Gray Matter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification des maladies neurodégénératives dans les bases de données médicoadministratives en France : revue systématique de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">A. Gallini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouvier</w:t>
+                <w:t xml:space="preserve">F. Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Wiart</w:t>
+                <w:t xml:space="preserve">G. Maura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carcaillon-Bentata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000444131⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.S183-S197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996512v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Patients Delay Their First Contact with Health Services After Stroke? A Qualitative Focus Group-Based Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">MRI Assessment of Ischemic Lesion Evolution within White and Gray Matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Prune Berner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tae-Hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156933.t003⟩</w:t>
+              <w:t xml:space="preserve">Cerebrovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (5-6), pp.291-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000444131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01562512v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Osteoporosis Treatment Initiation Rate in Women after Distal Forearm or Proximal Humerus Fracture: A Healthcare Database Nested Cohort Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Why Patients Delay Their First Contact with Health Services After Stroke? A Qualitative Focus Group-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Le Bonniec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Porthault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143842. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 20, pp.143 - 143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0156933.t003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143842⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04328855v1</w:t>
+                <w:t xml:space="preserve">halshs-01562512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serum sclerostin: the missing link in the bone-vessel cross-talk in hemodialysis patients?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fitsum Guebre-Egziabher</w:t>
+                <w:t xml:space="preserve">Low Osteoporosis Treatment Initiation Rate in Women after Distal Forearm or Proximal Humerus Fracture: A Healthcare Database Nested Cohort Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bacchetta</w:t>
+                <w:t xml:space="preserve">Pascal Caillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Canat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Jaglal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoporosis International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00198-015-3127-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (12), pp.e0143842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0143842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850654v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Facilitators for Medication Adherence in Stroke Patients: A Qualitative Study Conducted in French Neurological Rehabilitation Units</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serum sclerostin: the missing link in the bone-vessel cross-talk in hemodialysis patients?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Luaute</w:t>
+                <w:t xml:space="preserve">S. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+                <w:t xml:space="preserve">C. B. Confavreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fitsum Guebre-Egziabher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bacchetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Osteoporosis International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (8), pp.2165-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00198-015-3127-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02007384v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers and Facilitators for Medication Adherence in Stroke Patients: A Qualitative Study Conducted in French Neurological Rehabilitation Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bauler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 72 (5-6), pp.262-270. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000362718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666691v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and Facilitators for Medication Adherence in Stroke Patients: A Qualitative Study Conducted in French Neurological Rehabilitation Units</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
+                <w:t xml:space="preserve">Mortality and profiles of community-dwelling fallers. Results from the EPIDOS cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Decullier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dargent-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Annweiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000362718⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 79, pp.334-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2014.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666011v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortality and profiles of community-dwelling fallers. Results from the EPIDOS cohort</w:t>
+                <w:t xml:space="preserve">Barriers and Facilitators for Medication Adherence in Stroke Patients: A Qualitative Study Conducted in French Neurological Rehabilitation Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Haesebaert</w:t>
+                <w:t xml:space="preserve">Stephanie Bauler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Decullier</w:t>
+                <w:t xml:space="preserve">Sophie Jacquin-Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dargent-Molina</w:t>
+                <w:t xml:space="preserve">Jacques Luaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Annweiler</w:t>
+                <w:t xml:space="preserve">Emmanuel Coudeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72 (5-6), pp.262-270</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02072960v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02007384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with Pap smear screening among French women visiting a general practitioner in the Rhone-Alpes region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Oussaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lutringer-Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 61, pp.437--45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2013.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French women's knowledge of and attitudes towards cervical cancer prevention and the acceptability of HPV vaccination among those with 14 - 18 year old daughters: a quantitative-qualitative study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lutringer-Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Kalecinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Barone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (1), pp.1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2458-12-1034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00769362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotype distribution in oropharynx and oral cavity cancer in France-The EDiTH VI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (2), pp.100-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcv.2011.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotype distribution in anal cancer in France: The EDiTH V study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abramowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Jaroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Siproudhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.25671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractéristiques des personnes alcoolo-dépendantes incarcérées en maison d'arrêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sahajian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (3), pp.189-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2008.03.115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien Ville-Hôpital : impact sur les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hommey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R C Rudigoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Huissoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée Inter-Réseaux de Périnatalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude PHARMA ILIADE : Identification des déterminants de l’adoption des techniques de communication adaptées au niveau de littératie en santé (LES) des patients atteints d’une maladie chronique, par les professionnels exerçant à l’officine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Pharmacie Clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary prevention treatments after ischemic strokes: Cohort study of 754 patients in Rhône, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId481" w:history="1">
+                <w:t xml:space="preserve">Resources and costs associated with technical aids for stroke survivors: a cross-sectional survey alongside population-based cohorts study on Rhône area of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bravant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Amiot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Perreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Stroke Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">11th World Stroke Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417524v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resources and costs associated with technical aids for stroke survivors: a cross-sectional survey alongside population-based cohorts study on Rhône area of France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">Secondary prevention treatments after ischemic strokes: Cohort study of 754 patients in Rhône, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J Amiot</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Perreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Stroke Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">27th European Stroke Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417575v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal determinants of participation restriction after stroke: A systematic review of observational and qualitative studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th European Stroke Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des horaires d'admission sur la prise en charge et le devenir des AVC thrombolysés -Données 2010-2016 d'un registre multicentrique des AVC thrombolysés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
+                <w:t xml:space="preserve">Douleurs chroniques et Vitamine D : une étude pilote randomisée en soins premiers ambulatoires, l’étude DOVID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Bischoff</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bellouere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comtat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Champiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Urgences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de rhumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416717v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleurs chroniques et Vitamine D : une étude pilote randomisée en soins premiers ambulatoires, l’étude DOVID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Merle</w:t>
+                <w:t xml:space="preserve">Influence des horaires d'admission sur la prise en charge et le devenir des AVC thrombolysés -Données 2010-2016 d'un registre multicentrique des AVC thrombolysés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Champiat</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Fraticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de rhumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Urgences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417151v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'adaptation de la sécrétion de mélatonine et du rythme veille/sommeil au cours du travail posté en 12h – Etude MELACTI-12.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Raverot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Gronfier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Sommeil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of admission-hour on 3 months outcome in thrombolysed stroke patients – Results from a stroke registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Fraticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Stroke Conference, Berlin, Allemagne. 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04417448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude qualitative des représentations de l'Accident Vasculaire Cérébral auprès du grand public : identification des freins et facilitateurs à l'appel aux services d'urgence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Le Bonniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Berthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Congrès de l'Association francophone de psychologie de la santé, Liège, 15-17 décembre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Liège, Belgique. pp.179-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of GIS and spatial statistics to study the spatial distribution of strokes in Rhone (France) to target health care location priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Japan Geoscience Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02126067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13949,3186 +14066,3186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the implementation of communication techniques adapted to patients’ HL levels in French community pharmacy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rambure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Am Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Literacy Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psycho-emotional impact and patient’s beliefs on medication after an ishemic stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Baroan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Allemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Derex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESO-WSO : European Stroke Organisation and World Stroke Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ischemic stroke: evolution of secondary prevention treatments during the first year.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+                <w:t xml:space="preserve">Timely initiation of second prevention treatment after hospital discharge following acute stroke in French patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Allemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Cerfon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Chakir</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mechtouff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Stroke Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ESPACOMP Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336081v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preventing participation restrictions after stroke: investigation of coping behaviors strategies used by patients as determinants of participation after mild and moderate/severe stroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Stroke Organisation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timely initiation of second prevention treatment after hospital discharge following acute stroke in French patients.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+                <w:t xml:space="preserve">Ischemic stroke: evolution of secondary prevention treatments during the first year.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Rochefolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L Mechtouff</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPACOMP Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04337211v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patients' productivity losses and informal care cost related to ischemic stroke in Rhone area, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Rabier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Serrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A qualitative study of barriers and facilitators to medication adherence among stroke and transient ischemic attack French patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Gouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd ESPACOMP conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender inequities in stroke, does thrombectomy change the deal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Haesebaert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bravant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Perreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Stroke Organisation Conference,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there an association between access to a stroke reperfusion strategy and social deprivation? French population-based cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Freyssenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Stroke Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy. 4 (1_suppl), pp.150-276, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2396987319845581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAMATIC IMPROVEMENT OF ACUTE ISCHAEMIC STROKE MANAGEMENT IN THE RHONE AREA BETWEEN 2007 AND 2016: A POPULATION BASED BEFORE AFTER PROSPECTIVE STUDY</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">Environmental determinants of participation restriction after stroke: A systematic review of observational and qualitative studies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Chakir</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Goteborg,, Sweden</w:t>
+              <w:t xml:space="preserve">European Congress of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335671v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic pain and Vitamin D: the dovid study, a randomized controlled trial in primary care medecine in france.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Comtat</w:t>
+                <w:t xml:space="preserve">Défaveur sociale et accès aux stratégies de reperfusion: étude de cohorte populationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress on Osteoporosis, Osteoarthritis and Musculoskeletal diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Cracovie (PL), Poland</w:t>
+              <w:t xml:space="preserve">23èmes journées de la Société Française Neuro-Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335532v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défaveur sociale et accès aux stratégies de reperfusion: étude de cohorte populationnelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Chronic pain and Vitamin D: the dovid study, a randomized controlled trial in primary care medecine in france.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bellouere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Comtat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes journées de la Société Française Neuro-Vasculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress on Osteoporosis, Osteoarthritis and Musculoskeletal diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Cracovie (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705166v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-stroke participation: A quantitative insight using the International Classification of Functioning, Disability and Health framework.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Goteborg Sweden, Sweden. 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26226/morressier.5ab8f564d462b8029238d2dc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental determinants of participation restriction after stroke: A systematic review of observational and qualitative studies.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">DRAMATIC IMPROVEMENT OF ACUTE ISCHAEMIC STROKE MANAGEMENT IN THE RHONE AREA BETWEEN 2007 AND 2016: A POPULATION BASED BEFORE AFTER PROSPECTIVE STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A Dima</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Goteborg,, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335722v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la prise en charge de l'AVC à la phase aiguë en Rhône-Alpes: Etude populationnelle avant-après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23e journées de la Société Française Neuro-Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Palais des Congrès d’Issy-les-Moulineau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adherence to secondary prevention medications after a stroke: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J Haesebaert</w:t>
+                <w:t xml:space="preserve">Spatial stroke inequalities revealed thanks to Geographic Information System: data from STROKE 69 cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Freyssenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renard Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Tazarourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd ESPACOMP conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th European Stroke Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gothenburg, Sweden. 3 (1_suppl), pp.3-204, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396987318770127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330982v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“It hits us over the head you don’t know, you don’t understand”: the role of patients’ illness representations in improving health post-stroke outcomes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Merson</w:t>
+                <w:t xml:space="preserve">Adherence to secondary prevention medications after a stroke: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fokoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giroudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd ESPACOMP conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Dublin, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335560v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRODUCTIVITY LOSSES OF ISCHEMIC STROKE SURVIVORS: A CROSS SECTIONAL SURVEY ALONGSIDE POPULATION-BASED COHORT STUDY IN RHONE AREA, FRANCE With the support of the « Association des Internes et des Anciens Internes en Pharmacie des Hôpitaux de Lyon »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">Factors influencing adherence to secondary prevention medication after ischemic stroke: a prospective population-based cohort study in Rhône area of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fokoun-Matchikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J Amiot</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Stroke Congress - WSC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gothenburg (Sweden), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335865v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing adherence to secondary prevention medication after ischemic stroke: a prospective population-based cohort study in Rhône area of France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">PRODUCTIVITY LOSSES OF ISCHEMIC STROKE SURVIVORS: A CROSS SECTIONAL SURVEY ALONGSIDE POPULATION-BASED COHORT STUDY IN RHONE AREA, FRANCE With the support of the « Association des Internes et des Anciens Internes en Pharmacie des Hôpitaux de Lyon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Chakir</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bravant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Gothenburg (Sweden), Sweden</w:t>
+              <w:t xml:space="preserve">11th World Stroke Congress - WSC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330794v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial stroke inequalities revealed thanks to Geographic Information System: data from STROKE 69 cohort.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">“It hits us over the head you don’t know, you don’t understand”: the role of patients’ illness representations in improving health post-stroke outcomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Stroke Congress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2396987318770127⟩</w:t>
+              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Goteborg Sweden, Sweden. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26226/morressier.5ab8f563d462b8029238d05b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705998v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STROKE 69 – Registre ponctuel des AVC dans le Rhône : Résultats préliminaires sur les AVC Ischémiques.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Nighoghossian</w:t>
+                <w:t xml:space="preserve">Contextual determinants of post-stroke participation: A systematic review of observational and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées de la SFNV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Palais des congrès - Issy les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338140v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual determinants of post-stroke participation: A systematic review of observational and qualitative studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Merson</w:t>
+                <w:t xml:space="preserve">Pronostic à 3 mois après thrombolyse IV dans l'AVC chez le patient jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Pinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Maziere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-E Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées de la SFNV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Palais des congrès - Issy les Moulineaux, France</w:t>
+              <w:t xml:space="preserve">Congrès Urgences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338073v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pronostic à 3 mois après thrombolyse IV dans l'AVC chez le patient jeune</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId482" w:history="1">
+                <w:t xml:space="preserve">STROKE 69 – Registre ponctuel des AVC dans le Rhône : Résultats préliminaires sur les AVC Ischémiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A-E Vallet</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bravant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Nighoghossian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Urgences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées de la SFNV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Palais des congrès - Issy les Moulineaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416746v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcome at three months after Thrombolysis in Young Adults with Ischemic Stroke - Results from a stroke registry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Termoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Stroke Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initiation d'un traitement anti-ostéoporotique après fracture de l'avant-bras ou de l'humérus chez la femme de plus de 50 ans : étude de cohorte rétrospective.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Viprey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Schott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès ADELF EPITER - VIIe Congrès International d’Épidémiologie "Épidémiologie et santé publique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17138,168 +17255,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COPING, un programme de recherche innovant consacré au pilotage de la crise sanitaire par les établissements de santé en région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bertezene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'action publique face à la pandémie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, 2021, 978-2-7013-2158-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337218v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId572"/>
+      <w:footerReference w:type="default" r:id="rId584"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17446,51 +17563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538179v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rambure" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rossello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71806" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cognon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109510" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538221v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01827-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353859v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Savy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2025.108428" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Guerraoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hanf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelletier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al-Fatuhi-Al-Jundi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Avenas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philipeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.70017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320846v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009806v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delvall&#233;e" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tchetgnia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grangier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Amamra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/50014" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nouvel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2025.08.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix-Anne Ternamian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2025.10802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917236v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoureau Julie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busnel Yael" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havet Ana&#239;s" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Termoz Anne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haesebaert Julie" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.70080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527479v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352965v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Levigoureux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Briet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.269392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Drouin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verroul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087444" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verbois" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8871959" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoarau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Fernandez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16395" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751341v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Curtet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3478" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04745958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougeot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/PPA.S389792" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225350v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goldet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bendim&#8217;red" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061516" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329744v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s389792" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177969v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Philip" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102602" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952950v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10550887.2023.2279474" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370500v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanchini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chansard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Breton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02640-6" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329783v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bellouere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Champiat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-185X.14582" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541340v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Ducroux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Damiolini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07907-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000520840" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.08.028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05046703v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Zermati" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bravant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08455-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053232v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Daumer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2022.03.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663825v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hyvert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Yailian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vignot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01470-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03755211v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parant" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouloy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendim'Red" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081641" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179665v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-00976-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-020-02400-0" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899992v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5811/westjem.2022.7.57135" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02204-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939335v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101686" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03470977v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Oussoul" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pavard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fabre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050433" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03327673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khettar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaute" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-020-01204-z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337428v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alesefir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2021.37" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752396v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chauliaguet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111331" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263386v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thomas" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000974" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519018v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chabbert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lamboley" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souquet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NRL.0000000000000361" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282706v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdalla" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13230" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952929v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/31906" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364364v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082526" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549131v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Llerena" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.12.004" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lino-Daniel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumas de Roque" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02551-3" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312744v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freyssenge" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.394" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519038v2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schott" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vecchia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05982-0" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491556v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102440" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519125v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Xue" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505960" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300428v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gouillet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s257323" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329400v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barral" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serrier" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14585" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795566v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/19630" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268233v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laude" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bravant" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perreton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09795-y" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04954713v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belbezier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09807-2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489814v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr.-P. Pomey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baille" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.09.010" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265007v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#233;douet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barraud" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219681" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417981v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223681" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484966v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.05.018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329147v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tainturier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488450" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146905v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519864v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisan" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maura" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.115" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562512v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porthault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156933.t003" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328855v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jaglal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143842" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850654v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Confavreux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Guebre-Egziabher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-015-3127-9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007384v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bauler" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666691v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362718" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666011v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072960v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Decullier" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dargent-Molina" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2014.07.017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC0FZSH0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282690v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oussaid" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasset" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.04.009" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769362v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kalecinski" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Barone" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carole Jacquard" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-1034" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601953v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pr&#233;tet" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.03.003" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZRT4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563122v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Jaroud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25671" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868908v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hommey" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Rudigoz" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huissoud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417268v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rambure" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Schott" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bravant" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417524v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiot" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termoz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Perreton" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417575v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417475v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Della Vecchia" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dima" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carpentier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416717v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fraticelli" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bischoff" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417151v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merle" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellouere" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comtat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Champiat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417092v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaine" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raverot" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gronfier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417448v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070100v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Berthoux" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337319v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337285v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baroan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allemann" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Derex" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336081v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rochefolle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chakir" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336057v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337211v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Cerfon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mechtouff" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337130v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barral" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rabier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331074v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gouillet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puppo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336036v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704996v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335671v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Schott" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335532v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705166v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335592v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f564d462b8029238d2dc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335722v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331626v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Schott" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330982v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fokoun" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pinte" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giroudon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335560v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f563d462b8029238d05b" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335865v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330794v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fokoun-Matchikou" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338140v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nighoghossian" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338073v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416746v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maziere" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-E Vallet" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332006v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazi&#232;re" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338262v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caillet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chapurlat" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Schott" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538273v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Ben Dridi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cognon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109510" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rambure" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Perrin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rossello" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Chenet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Marchal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hsr2.71806" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593917v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Patt&#233;e" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Criton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Levigoureux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-39219-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538221v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Pomey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Termoz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournigand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13690-025-01827-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353859v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Ferdinand Lespine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Delile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Savy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2025.108428" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05593913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Montredon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Garnier-Crussard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Tripoz-Dit-Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gerinurse.2026.103984" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05353491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quitterie Reynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Durieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Poupon-Bourdy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Nouvel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2025.08.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05320846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009806v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delvall&#233;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Guerraoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Tchetgnia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grangier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Amamra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/50014" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Al-Fatuhi-Al-Jundi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Avenas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tank&#233;r&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philipeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.70017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Subtil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hanf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfaf239" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05142760v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chalancon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vacher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vieux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12912-025-03121-w" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352977v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix-Anne Ternamian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Haesebaert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/bjo.2025.10802" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917236v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoureau Julie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Busnel Yael" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Havet Ana&#239;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Termoz Anne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haesebaert Julie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pds.70080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979037v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leaune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kushtrim Bislimi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lau-Ta&#239;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Rouz&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/56945" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353902v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolland" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia de Ternay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaf147" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352965v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Briet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.269392" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751341v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Douplat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Curtet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mad H&#233;l&#233;nie Elsensohn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.3478" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoarau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.16395" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751352v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Verbois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/8871959" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04586593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Lestienne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Morgi&#232;ve" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-024-05761-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Drouin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verroul" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-087444" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952937v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rdah Touali" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chappuy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Berger-Vergiat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Deletoille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Ragonnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.04.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225350v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lahaye" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parant" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Goldet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bendim&#8217;red" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15061516" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177969v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toutain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-A. Philip" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bollon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fraissenon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2023.102602" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mougeot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Occelli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s389792" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Foucaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gilbert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Vincent" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jomard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Comte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jgs.18101" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952950v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10550887.2023.2279474" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370500v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fanchini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lombrail" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chansard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Breton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-023-02640-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329783v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Merle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bellouere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Champiat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1756-185X.14582" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lina Ducroux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derex" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#239;l Nourredine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Buisson" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurad.2022.03.006" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911421v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191912156" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03754189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Isnard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Termoz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haesebaert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viprey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tazarourte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000520840" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Damiolini" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Preau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07907-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385159v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Souchon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mansuy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-051274" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03833172v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peter-Derex" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Philippeau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;-Obadia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulogne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-4422(22)00235-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899970v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2022.08.028" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05046703v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Zermati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bravant" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-08455-8" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04053232v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charuel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Daumer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2022.03.001" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hyvert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Yailian" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vignot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Chapurlat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-022-01470-z" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03755211v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Parant" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouloy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bendim'Red" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goldet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14081641" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179665v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alexandre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Villeneuve" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-00976-7" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03899992v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gavoille" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5811/westjem.2022.7.57135" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pougheon Bertrand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-022-02204-0" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991531v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mechtouff" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sigovan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douek" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Bars" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12350-020-02400-0" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giroudon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101686" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03876435v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gaucher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barasinski" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupont" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Razurel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Pichon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101855" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03282706v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Abdalla" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delahaye" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mewton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ehf2.13230" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911429v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grandgen&#232;vre" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vaiva" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2021.770154" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263386v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Mu&#241;iz-Castrillo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thomas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vogrig" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurie Pinto" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/nxi.0000000000000974" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519018v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chabbert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lamboley" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Souquet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/NRL.0000000000000361" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613373v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09638288.2019.1679897" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03337428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Derex" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Odier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Alesefir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthezene" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cjn.2021.37" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752396v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Decullier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chauliaguet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Witko" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111331" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03327673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khettar" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luaute" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-020-01204-z" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03470977v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia El Oussoul" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Pavard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fabre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cellard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-050433" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952929v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Zante" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benyamina" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/31906" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364364v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Riche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Freyssenge" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Rippert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082526" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549131v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rousset-Jablonski" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Denis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reix" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Llerena" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpag.2020.12.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011479v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Andriessen" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2021.106583" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863147v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brunelin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mondino" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Attal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-021-05928-9" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03474214v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Prezelin-Reydit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kolko" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lino-Daniel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumas de Roque" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-021-02551-3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312744v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Freyssenge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2021.02.394" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519038v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schott" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Della Vecchia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-020-05982-0" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329400v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barral" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Serrier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ene.14585" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300428v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Gouillet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s257323" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519125v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufeng Xue" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000505960" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491556v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthplace.2020.102440" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795566v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/19630" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03268233v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laude" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bravant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perreton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-09795-y" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489814v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brudon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mr.-P. Pomey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baille" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2019.09.010" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04954713v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Joubert" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Belbezier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ducray" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-09807-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011471v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Hashim Wafa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-019-2154-z" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265007v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie B&#233;douet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barraud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Flori" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0219681" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417981v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223681" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484966v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2019.05.018" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tainturier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000488450" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02146905v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpentier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Merson" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Schott" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01519864v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moisan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maura" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carcaillon-Bentata" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.115" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996512v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Prune Berner" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae-Hee Cho" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouvier" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Wiart" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000444131" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562512v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le Bonniec" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porthault" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156933.t003" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328855v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Canat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jaglal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0143842" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850654v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelletier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B. Confavreux" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Guebre-Egziabher" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bacchetta" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00198-015-3127-9" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666011v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bauler" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jacquin-Courtois" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Luaute" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coudeyre" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362718" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072960v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bailly" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Decullier" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dargent-Molina" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Annweiler" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2014.07.017" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QC0FZSH0-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02007384v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282690v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oussaid" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barone" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lasset" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2013.04.009" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00769362v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lutringer-Magnin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Kalecinski" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Barone" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carole Jacquard" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-1034" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601953v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pr&#233;tet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.03.003" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZRT4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563122v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Jaroud" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25671" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02307288v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sahajian" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamothe" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fabry" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.03.115" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868908v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hommey" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R C Rudigoz" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cortet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Huissoud" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417268v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rambure" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Marchal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Schott" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bravant" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417575v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Barral" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termoz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Amiot" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417524v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Perreton" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417475v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Della Vecchia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dima" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carpentier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merson" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417151v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Merle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Haesebaert" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellouere" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Comtat" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Champiat" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416717v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fraticelli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bischoff" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417092v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Diaine" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Raverot" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gronfier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417448v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070100v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Berthoux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02126067v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Renard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337319v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337285v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baroan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Allemann" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Derex" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337211v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Cerfon" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mechtouff" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336057v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336081v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rochefolle" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chakir" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337130v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barral" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rabier" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Serrier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331074v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gouillet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Puppo" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336036v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02704996v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987319845581" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335722v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705166v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335532v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335592v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f564d462b8029238d2dc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335671v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M Schott" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331626v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Schott" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02705998v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renard Florent" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Tazarourte" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396987318770127" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330982v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fokoun" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pinte" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giroudon" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330794v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fokoun-Matchikou" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335865v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335560v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f563d462b8029238d05b" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338073v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416746v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maziere" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-E Vallet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338140v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Nighoghossian" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332006v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mazi&#232;re" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338262v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caillet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chapurlat" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Schott" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337218v2" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dadon" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vallat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bertezene" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>