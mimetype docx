--- v0 (2026-04-05)
+++ v1 (2026-05-17)
@@ -219,278 +219,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globalization of clinical trials in oncology: a worldwide quantitative analysis</w:t>
+                <w:t xml:space="preserve">Réanimation : un juste accompagnement des proches à travers la fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Izarn</w:t>
+                <w:t xml:space="preserve">Claire Grasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Besle</w:t>
+                <w:t xml:space="preserve">Pascale Vassal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMO Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.104086⟩</w:t>
+              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Available online 28 June 2025, pp.S1765462925000480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873815v1</w:t>
+                <w:t xml:space="preserve">hal-05148428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réanimation : un juste accompagnement des proches à travers la fin de vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Globalization of clinical trials in oncology: a worldwide quantitative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Izarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Grasser</w:t>
+                <w:t xml:space="preserve">Sylvain Besle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Henry</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ray-Coquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane André</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Available online 28 June 2025, pp.S1765462925000480. </w:t>
+              <w:t xml:space="preserve">ESMO Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), pp.104086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.etiqe.2025.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.esmoop.2024.104086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148428v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux éthiques du suivi à long terme des cancers pédiatriques</w:t>
               </w:r>
@@ -942,334 +942,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03641669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative, Exploratory, and Multidimensional Study of Telepresence Robots for Overcoming Social Isolation of Children and Adolescents Hospitalized in Onco-Hematology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Philosophie pratique de terrain : quelle posture de recherche ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dekeuwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0059⟩</w:t>
+              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019-2 (15), pp.131-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10144-4.p.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02364538v1</w:t>
+                <w:t xml:space="preserve">hal-02949964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philosophie pratique de terrain : quelle posture de recherche ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dekeuwer</w:t>
+                <w:t xml:space="preserve">Les jeunes praticiens face à la sédation en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éthique, politique, religions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (9), pp.947-949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949964v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03190358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes praticiens face à la sédation en fin de vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Chazot</w:t>
+                <w:t xml:space="preserve">Qualitative, Exploratory, and Multidimensional Study of Telepresence Robots for Overcoming Social Isolation of Children and Adolescents Hospitalized in Onco-Hematology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Garcia Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Famery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Boyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Adolescent and Young Adult Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.90-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/jayao.2019.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03190358v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02364538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment répondre aux demandes de mastectomie prophylactique controlatérale après un cancer du sein hors prédisposition génétique ? Perspectives éthiques et cliniques</w:t>
               </w:r>
@@ -1385,51 +1385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated hierarchies : uneven participation in research of ethical spaces in hospitals [with commentaries]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brenda Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dekeuwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadja Eggert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1578,372 +1578,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of breast cancer polygenic risk based on single nucleotide polymorphisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voir la personne derrière la pathologie : enjeux anthropologiques et psychologiques d’une recommandation de bonne pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Breast</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.breast.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">Astérion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asterion.3502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01905288v1</w:t>
+                <w:t xml:space="preserve">halshs-01984557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir la personne derrière la pathologie : enjeux anthropologiques et psychologiques d’une recommandation de bonne pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission of breast cancer polygenic risk based on single nucleotide polymorphisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David G. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Heudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astérion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, </w:t>
+              <w:t xml:space="preserve">The Breast</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41, pp.14-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/asterion.3502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.breast.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984557v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01905288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une éthique des protocoles vers une éthique des pratiques de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (1), pp.31-38. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2018.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01794324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freedom of conscience in Spinoza’s Political Treatise: Between sovereign limitations and citizen demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reformation &amp; Renaissance Review [Reformation and Renaissance Review]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Religious Liberty and Freedom of Conscience in Spinoza and Pierre Bayle, 14 (1), pp.8-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1462245913Z.0000000001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1953,1405 +1965,1405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spinoza : une anthropologie éthique: variations affectives et temporalité de l’existence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redéfinir l'individu à partir de sa trajectoire : hasard, déterminismes, rencontres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Durrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Matériologiques, pp.308, 2015, Sciences &amp; philosophie, 978-2-919694-76-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01914727v1</w:t>
+                <w:t xml:space="preserve">halshs-05003769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redéfinir l'individu à partir de sa trajectoire : hasard, déterminismes, rencontres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spinoza : une anthropologie éthique: variations affectives et temporalité de l’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.517, 2015, Les Anciens et les Modernes - Études de philosophie, 978-2-8124-3720-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Durrive</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-05003769v1</w:t>
+                <w:t xml:space="preserve">hal-01914727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche à l'épreuve de l'éthique : vers un nouveau modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Raguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Londeix, Pauline; Martin, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notre santé nous appartient : un état des lieux clair sur notre système de soin pour agir maintenant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.143-164, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04468214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’expérience est ou n’est pas : la philosophie comme pratique, la vie comme terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrault, Raphaële; Lærke, Mogens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La raison au travail, 2. Traversées du spinozisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.43-53, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tux⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05482571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux méthodologiques de la philosophie de terrain au miroir de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benetreau, Maud; Bérard, Marion; Bogaert, Brenda; Delorme, Damien; Dubar, Margaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifeste pour une philosophie de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon - EUD, pp.43-56, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04052012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dignité et fin de vie : enjeux sociétaux d'une expérience singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubourg, Valérie; Fulchiron, Hugues; Meunier, Bernard; Toulieux, Fabrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfant, famille, justice: une femme à l'écoute de son siècle : mélanges en l'honneur de Emma Gounot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.279-291, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03759908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 'droit de vivre selon son appétit' : une naturalité sans naturalisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collacciani, Domenico; Gramusset-Piquois, Blanche; Toto, Francesco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures du traité théologico-politique : philosophie, religion, pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.493-504, 2021, La philosophie en commun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels contours pour le corps ? Identité et trajectoire corporelles à la lumière de Spinoza et de la médecine d'aujourd'hu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleuriel, Sébastien; Goubet, Jean-François; Mierzejewski, Stéphan; Schotté, Manuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce qu'incorporer veut dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.123-142, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondements spinozistes d'une esthétisation des corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Moreau, Pierre-François; Vinciguerra, Lorenzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spinoza et les arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.231-239, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03190371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel sort réserver au hasard dans la philosophie spinoziste ? Vers une définition historique des individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Durrive, Barthélemy and Henry, Julie and Lecointre, Guillaume and Huneman, Philippe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Redéfinir l'individu à partir de sa trajectoire : hasard, déterminismes et rencontres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Matériologiques, 2015, Sciences &amp; philosophie, 978-2-919694-77-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux éthiques de la philosophie spinoziste : un déterminisme sans fatalisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexivité et dialogue interdisciplinaire : un retour sur soi selon l'autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Charbonnat, Pascal and Pépin, François. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Durrive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béziat, Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le déterminisme entre sciences et philosophie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analyse de pratiques et reflexivité: Regards sur la formation, la recherche et l' intervention socio-éducative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.153-166, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/edmat.pepin.2012.02.0080⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177156v1</w:t>
+                <w:t xml:space="preserve">hal-00978863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexivité et dialogue interdisciplinaire : un retour sur soi selon l'autre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les enjeux éthiques de la philosophie spinoziste : un déterminisme sans fatalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Béziat, Jacques. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Charbonnat, Pascal and Pépin, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse de pratiques et reflexivité: Regards sur la formation, la recherche et l' intervention socio-éducative</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le déterminisme entre sciences et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Éditions Matériologiques, 2013, Matière première, 978-2-919694-27-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/edmat.pepin.2012.02.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978863v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Statut des corps vivants et leurs enjeux éthiques : Spinoza critique de Descartes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kolesnik-Antoine, Delphine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce qu'être cartésien ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS éd., 2013, La Croisée des chemins, 978-2-84788-371-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enseditions.8850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01177529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Principe d’autonomie au désir de vieillir : normes et valeurs de la vieillesse</w:t>
+                <w:t xml:space="preserve">From the principle of autonomy to the desire to grow old. Standards and values of old age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carvallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Thiel, Marie-Jo. </w:t>
+              <w:t xml:space="preserve">Marie-Jo Thiel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'automne de la vie: enjeux éthiques du vieillissement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.269-281, 2012, Chemins d'éthique, 978-2-86820-487-5</w:t>
+              <w:t xml:space="preserve">Ethical Challenges of Ageing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RSM Press, pp.243-256, 2012, 9781853159787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01177355v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00912830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the principle of autonomy to the desire to grow old. Standards and values of old age.</w:t>
+                <w:t xml:space="preserve">Du Principe d’autonomie au désir de vieillir : normes et valeurs de la vieillesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carvallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Jo Thiel. </w:t>
+              <w:t xml:space="preserve">Thiel, Marie-Jo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethical Challenges of Ageing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RSM Press, pp.243-256, 2012, 9781853159787</w:t>
+              <w:t xml:space="preserve">L'automne de la vie: enjeux éthiques du vieillissement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Strasbourg, pp.269-281, 2012, Chemins d'éthique, 978-2-86820-487-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00912830v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01177355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing long-term follow-up after pediatric cancer: ethical tensions and survivors' perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Demoor-Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Faure-Conter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd International Society of Paediatric Oncology (SIOP) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03930682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3361,127 +3373,127 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Minjard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.248-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inan.2019.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02496017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId101"/>
+      <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3549,51 +3561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CDF85A1"/>
+    <w:nsid w:val="9D6240DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3780,51 +3792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2154-1730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170422437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Izarn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.104086" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148428v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grasser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.06.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jalmalv.159.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022193" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022194" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jalmalv.148.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364538v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leprince" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia Robles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Famery" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Boyle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0059" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02949964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dekeuwer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10144-4.p.0131" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chazot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouttet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonadona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bogaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Eggert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#252;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1556264619831889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.02.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Cox" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Heudel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pivot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2018.06.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984557v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177872v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1462245913Z.0000000001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/spinoza-une-anthropologie-ethique-variations-affectives-et-historicite-de-l-existence.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raguin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482571v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052012v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759908v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593653v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190372v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.pepin.2012.02.0080" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177529v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8850" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177355v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure-Conter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496017v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2019.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2154-1730" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170422437" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article6979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148428v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Grasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Vassal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2025.06.002" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Izarn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Besle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ray-Coquard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Blay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.esmoop.2024.104086" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04974643v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Camus" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Dumas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2024.12.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04873789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jalmalv.159.0063" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955247v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022193" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022194" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jalmalv.148.0015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02949964v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dekeuwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10144-4.p.0131" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chazot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364538v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leprince" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Garcia Robles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Famery" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Boyle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jayao.2019.0059" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190359v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Couillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mouttet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bonadona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2019-0097" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Bogaert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Eggert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Harpet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn B&#252;hler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1556264619831889" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revinf.2018.02.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.3502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G. Cox" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Heudel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pivot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2018.06.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJ5S97CX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01794324v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2018.0104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1462245913Z.0000000001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Durrive" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914727v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/spinoza-une-anthropologie-ethique-variations-affectives-et-historicite-de-l-existence.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468214v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raguin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05482571v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04052012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190372v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190371v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177156v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/edmat.pepin.2012.02.0080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.8850" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00912830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01177355v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demoor-Goldschmidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Faure-Conter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496017v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Minjard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inan.2019.10.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>