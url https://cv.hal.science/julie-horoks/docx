--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Horoks </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités Université Paris-Est Créteil (UPEC)Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en didactique des mathématiques à l'Université Paris Est Créteil (UPEC)Reponsable du master MEEF 1er degré à l'INSPE de l'académie de Créteil.Rattachée au Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratiques enseignantes et pratiques d'évaluationFormation et effet des formations sur les pratiques enseignantesFormation par la rechercheTravail collaboratif entre enseignant.es et chercheur.es</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef de la revue grand N (interface)Co-vice-présidente de l'Association pour la Recherche en Didactique des Mathématiques (ARDM)Membre du CNU 26</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs collaboratifs : pour quels effets sur les pratiques enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159vc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnement de dispositifs collaboratifs « partant des pratiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée par l’évaluation des apprentissages pour analyser les interactions entre l’enseignant ou l’enseignante et les élèves dans les moments de mise en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Held, implemented and intended theories of mathematics teacher education: comparing French and UK uses of video for teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro spécial English-French, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de l’initiation à la recherche en formation initiale en master MEEF 1. Ce qu’en disent les professeur.es des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TRIANGLES SEMBLABLES EN CLASSE DE SECONDE : DE L'ENSEIGNEMENT AUX APPRENTISSAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.379-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks Designed to Highlight Task-activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact d'une initiation à la recherche sur les pratiques déclarées de professeur·e·s des écoles débutant·e·s, avant / pendant / après la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFETS POTENTIELS D’UNE EVOLUTION DES PRATIQUES ENSEIGNANTES D’EVALUATION SUR LES APPRENTISSAGES ALGEBRIQUES DES ELEVES AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques en scène, des ponts entre les disciplines. Actes du colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gennevilliers, France. pp.1030-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES OUTILS POUR ANALYSER LA TRANSITION COLLÈGE-LYCÉE EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.1500-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalarias Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debertonne-Dassule Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chenevotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment in mathematics as a lever to promote students' learning and teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Facilitator in Using Video for the Professional Learning of Teachers of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.705-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE RECHERCHE EN COURS SUR LES PRATIQUES ENSEIGNANTES D’EVALUATION DES APPRENTISSAGES DES COLLEGIENS EN ALGEBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la Recherche en Didactique des Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION DIDACTIQUE DE L'ÉVOLUTION DES CONTENUS A ENSEIGNER LORS DES TRANSITIONS – DEUX EXEMPLES D'UNE MEME NOTION ABORDEE AVANT ET APRES UNE TRANSITION (SYMETRIE ET FONCTION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques d'évaluation en algèbre au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de la CORFEM (COmmission de Recherche sur la Formation des Enseignants de Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation des savoirs mathématiques dans la classe aux activités des élèves et à leurs productions en contrôle : questionner les relations, questionner les différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la recherche en didactique des mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de recherches en didactique des mathématiques sur la formation des enseignants (premier et second degrés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche sur l'enseignement des mathématiques de Paris : Université Paris Diderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, (84 p.), 2010, ISBN- 9782866123239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches proposées aux activités des élèves sur les triangles semblables en classe de 2nde : une comparaison entre ce qui est fait en classe et ce qui est fait lors des évaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2004, Cahier de DIDIREM, Michèle Artigue, 2-86612-259-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des apprentissages des élèves en mathématiques : un levier pour la formation des formateurs et des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les pratiques enseignantes en mathématiques en CM2 et en 3e (PRAESCO) : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : Preuve, modélisation et technologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, 2023, 978-2-86612-404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routlelge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Debertonne-Dassule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les triangles semblables en classe de 2nde : Des enseignements aux apprentissages Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. UNIVERSITÉ PARIS 7 – DENIS DIDEROT UFR DE MATHEMATIQUES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01136889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux apprentissages mathématiques, en passant par la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. CY Cergy Paris Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Horoks </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités Université Paris-Est Créteil (UPEC)Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en didactique des mathématiques à l'Université Paris Est Créteil (UPEC)Reponsable du master MEEF 1er degré à l'INSPE de l'académie de Créteil.Rattachée au Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratiques enseignantes et pratiques d'évaluationFormation et effet des formations sur les pratiques enseignantesFormation par la rechercheTravail collaboratif entre enseignant.es et chercheur.es</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef de la revue grand N (interface)Co-vice-présidente de l'Association pour la Recherche en Didactique des Mathématiques (ARDM)Membre du CNU 26</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs collaboratifs : pour quels effets sur les pratiques enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159vc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnement de dispositifs collaboratifs « partant des pratiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée par l’évaluation des apprentissages pour analyser les interactions entre l’enseignant ou l’enseignante et les élèves dans les moments de mise en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Held, implemented and intended theories of mathematics teacher education: comparing French and UK uses of video for teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro spécial English-French, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de l’initiation à la recherche en formation initiale en master MEEF 1. Ce qu’en disent les professeur.es des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TRIANGLES SEMBLABLES EN CLASSE DE SECONDE : DE L'ENSEIGNEMENT AUX APPRENTISSAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.379-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks Designed to Highlight Task-activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de pratiques enseignantes lors de la mise en œuvre de situations construites dans le cadre d’un travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact d'une initiation à la recherche sur les pratiques déclarées de professeur·e·s des écoles débutant·e·s, avant / pendant / après la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFETS POTENTIELS D’UNE EVOLUTION DES PRATIQUES ENSEIGNANTES D’EVALUATION SUR LES APPRENTISSAGES ALGEBRIQUES DES ELEVES AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques en scène, des ponts entre les disciplines. Actes du colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gennevilliers, France. pp.1030-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES OUTILS POUR ANALYSER LA TRANSITION COLLÈGE-LYCÉE EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.1500-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalarias Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debertonne-Dassule Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chenevotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment in mathematics as a lever to promote students' learning and teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Facilitator in Using Video for the Professional Learning of Teachers of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.705-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE RECHERCHE EN COURS SUR LES PRATIQUES ENSEIGNANTES D’EVALUATION DES APPRENTISSAGES DES COLLEGIENS EN ALGEBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la Recherche en Didactique des Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION DIDACTIQUE DE L'ÉVOLUTION DES CONTENUS A ENSEIGNER LORS DES TRANSITIONS – DEUX EXEMPLES D'UNE MEME NOTION ABORDEE AVANT ET APRES UNE TRANSITION (SYMETRIE ET FONCTION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques d'évaluation en algèbre au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de la CORFEM (COmmission de Recherche sur la Formation des Enseignants de Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation des savoirs mathématiques dans la classe aux activités des élèves et à leurs productions en contrôle : questionner les relations, questionner les différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la recherche en didactique des mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de recherches en didactique des mathématiques sur la formation des enseignants (premier et second degrés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche sur l'enseignement des mathématiques de Paris : Université Paris Diderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, (84 p.), 2010, ISBN- 9782866123239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches proposées aux activités des élèves sur les triangles semblables en classe de 2nde : une comparaison entre ce qui est fait en classe et ce qui est fait lors des évaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2004, Cahier de DIDIREM, Michèle Artigue, 2-86612-259-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des apprentissages des élèves en mathématiques : un levier pour la formation des formateurs et des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les pratiques enseignantes en mathématiques en CM2 et en 3e (PRAESCO) : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : Preuve, modélisation et technologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, 2023, 978-2-86612-404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Debertonne-Dassule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routlelge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les triangles semblables en classe de 2nde : Des enseignements aux apprentissages Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. UNIVERSITÉ PARIS 7 – DENIS DIDEROT UFR DE MATHEMATIQUES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01136889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux apprentissages mathématiques, en passant par la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. CY Cergy Paris Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485203v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724459v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711727v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01136889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613699v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01136889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>