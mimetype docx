--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Horoks </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités Université Paris-Est Créteil (UPEC)Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en didactique des mathématiques à l'Université Paris Est Créteil (UPEC)Reponsable du master MEEF 1er degré à l'INSPE de l'académie de Créteil.Rattachée au Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratiques enseignantes et pratiques d'évaluationFormation et effet des formations sur les pratiques enseignantesFormation par la rechercheTravail collaboratif entre enseignant.es et chercheur.es</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef de la revue grand N (interface)Co-vice-présidente de l'Association pour la Recherche en Didactique des Mathématiques (ARDM)Membre du CNU 26</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs collaboratifs : pour quels effets sur les pratiques enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159vc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnement de dispositifs collaboratifs « partant des pratiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée par l’évaluation des apprentissages pour analyser les interactions entre l’enseignant ou l’enseignante et les élèves dans les moments de mise en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Held, implemented and intended theories of mathematics teacher education: comparing French and UK uses of video for teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro spécial English-French, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de l’initiation à la recherche en formation initiale en master MEEF 1. Ce qu’en disent les professeur.es des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TRIANGLES SEMBLABLES EN CLASSE DE SECONDE : DE L'ENSEIGNEMENT AUX APPRENTISSAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.379-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks Designed to Highlight Task-activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de pratiques enseignantes lors de la mise en œuvre de situations construites dans le cadre d’un travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact d'une initiation à la recherche sur les pratiques déclarées de professeur·e·s des écoles débutant·e·s, avant / pendant / après la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFETS POTENTIELS D’UNE EVOLUTION DES PRATIQUES ENSEIGNANTES D’EVALUATION SUR LES APPRENTISSAGES ALGEBRIQUES DES ELEVES AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques en scène, des ponts entre les disciplines. Actes du colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gennevilliers, France. pp.1030-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES OUTILS POUR ANALYSER LA TRANSITION COLLÈGE-LYCÉE EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.1500-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalarias Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debertonne-Dassule Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chenevotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment in mathematics as a lever to promote students' learning and teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Facilitator in Using Video for the Professional Learning of Teachers of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.705-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE RECHERCHE EN COURS SUR LES PRATIQUES ENSEIGNANTES D’EVALUATION DES APPRENTISSAGES DES COLLEGIENS EN ALGEBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la Recherche en Didactique des Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION DIDACTIQUE DE L'ÉVOLUTION DES CONTENUS A ENSEIGNER LORS DES TRANSITIONS – DEUX EXEMPLES D'UNE MEME NOTION ABORDEE AVANT ET APRES UNE TRANSITION (SYMETRIE ET FONCTION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques d'évaluation en algèbre au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de la CORFEM (COmmission de Recherche sur la Formation des Enseignants de Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation des savoirs mathématiques dans la classe aux activités des élèves et à leurs productions en contrôle : questionner les relations, questionner les différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la recherche en didactique des mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de recherches en didactique des mathématiques sur la formation des enseignants (premier et second degrés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche sur l'enseignement des mathématiques de Paris : Université Paris Diderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, (84 p.), 2010, ISBN- 9782866123239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches proposées aux activités des élèves sur les triangles semblables en classe de 2nde : une comparaison entre ce qui est fait en classe et ce qui est fait lors des évaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2004, Cahier de DIDIREM, Michèle Artigue, 2-86612-259-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des apprentissages des élèves en mathématiques : un levier pour la formation des formateurs et des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les pratiques enseignantes en mathématiques en CM2 et en 3e (PRAESCO) : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : Preuve, modélisation et technologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, 2023, 978-2-86612-404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Debertonne-Dassule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routlelge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les triangles semblables en classe de 2nde : Des enseignements aux apprentissages Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. UNIVERSITÉ PARIS 7 – DENIS DIDEROT UFR DE MATHEMATIQUES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01136889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux apprentissages mathématiques, en passant par la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. CY Cergy Paris Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Horoks </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités Université Paris-Est Créteil (UPEC)Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en didactique des mathématiques à l'Université Paris Est Créteil (UPEC)Reponsable du master MEEF 1er degré à l'INSPE de l'académie de Créteil.Rattachée au Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratiques enseignantes et pratiques d'évaluationFormation et effet des formations sur les pratiques enseignantesFormation par la rechercheTravail collaboratif entre enseignant.es et chercheur.es</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef de la revue grand N (interface)Co-vice-présidente de l'Association pour la Recherche en Didactique des Mathématiques (ARDM)Membre du CNU 26</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs collaboratifs : pour quels effets sur les pratiques enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159vc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnement de dispositifs collaboratifs « partant des pratiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée par l’évaluation des apprentissages pour analyser les interactions entre l’enseignant ou l’enseignante et les élèves dans les moments de mise en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Held, implemented and intended theories of mathematics teacher education: comparing French and UK uses of video for teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro spécial English-French, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de l’initiation à la recherche en formation initiale en master MEEF 1. Ce qu’en disent les professeur.es des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TRIANGLES SEMBLABLES EN CLASSE DE SECONDE : DE L'ENSEIGNEMENT AUX APPRENTISSAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.379-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks Designed to Highlight Task-activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de pratiques enseignantes lors de la mise en œuvre de situations construites dans le cadre d’un travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact d'une initiation à la recherche sur les pratiques déclarées de professeur·e·s des écoles débutant·e·s, avant / pendant / après la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES OUTILS POUR ANALYSER LA TRANSITION COLLÈGE-LYCÉE EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.1500-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFETS POTENTIELS D’UNE EVOLUTION DES PRATIQUES ENSEIGNANTES D’EVALUATION SUR LES APPRENTISSAGES ALGEBRIQUES DES ELEVES AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques en scène, des ponts entre les disciplines. Actes du colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gennevilliers, France. pp.1030-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalarias Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debertonne-Dassule Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chenevotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment in mathematics as a lever to promote students' learning and teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Facilitator in Using Video for the Professional Learning of Teachers of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.705-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques d'évaluation en algèbre au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de la CORFEM (COmmission de Recherche sur la Formation des Enseignants de Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE RECHERCHE EN COURS SUR LES PRATIQUES ENSEIGNANTES D’EVALUATION DES APPRENTISSAGES DES COLLEGIENS EN ALGEBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la Recherche en Didactique des Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION DIDACTIQUE DE L'ÉVOLUTION DES CONTENUS A ENSEIGNER LORS DES TRANSITIONS – DEUX EXEMPLES D'UNE MEME NOTION ABORDEE AVANT ET APRES UNE TRANSITION (SYMETRIE ET FONCTION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation des savoirs mathématiques dans la classe aux activités des élèves et à leurs productions en contrôle : questionner les relations, questionner les différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la recherche en didactique des mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de recherches en didactique des mathématiques sur la formation des enseignants (premier et second degrés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche sur l'enseignement des mathématiques de Paris : Université Paris Diderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, (84 p.), 2010, ISBN- 9782866123239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches proposées aux activités des élèves sur les triangles semblables en classe de 2nde : une comparaison entre ce qui est fait en classe et ce qui est fait lors des évaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2004, Cahier de DIDIREM, Michèle Artigue, 2-86612-259-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des apprentissages des élèves en mathématiques : un levier pour la formation des formateurs et des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les pratiques enseignantes en mathématiques en CM2 et en 3e (PRAESCO) : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : Preuve, modélisation et technologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, 2023, 978-2-86612-404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Debertonne-Dassule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routlelge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les triangles semblables en classe de 2nde : Des enseignements aux apprentissages Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. UNIVERSITÉ PARIS 7 – DENIS DIDEROT UFR DE MATHEMATIQUES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01136889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux apprentissages mathématiques, en passant par la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. CY Cergy Paris Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des apprentissages et évaluation formative : quels regards didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michella Kiwan-Zacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, pp.429-452, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01136889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01136889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>