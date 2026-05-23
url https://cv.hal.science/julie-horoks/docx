--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Horoks </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités Université Paris-Est Créteil (UPEC)Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en didactique des mathématiques à l'Université Paris Est Créteil (UPEC)Reponsable du master MEEF 1er degré à l'INSPE de l'académie de Créteil.Rattachée au Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratiques enseignantes et pratiques d'évaluationFormation et effet des formations sur les pratiques enseignantesFormation par la rechercheTravail collaboratif entre enseignant.es et chercheur.es</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef de la revue grand N (interface)Co-vice-présidente de l'Association pour la Recherche en Didactique des Mathématiques (ARDM)Membre du CNU 26</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs collaboratifs : pour quels effets sur les pratiques enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159vc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnement de dispositifs collaboratifs « partant des pratiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée par l’évaluation des apprentissages pour analyser les interactions entre l’enseignant ou l’enseignante et les élèves dans les moments de mise en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Held, implemented and intended theories of mathematics teacher education: comparing French and UK uses of video for teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro spécial English-French, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de l’initiation à la recherche en formation initiale en master MEEF 1. Ce qu’en disent les professeur.es des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TRIANGLES SEMBLABLES EN CLASSE DE SECONDE : DE L'ENSEIGNEMENT AUX APPRENTISSAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.379-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks Designed to Highlight Task-activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de pratiques enseignantes lors de la mise en œuvre de situations construites dans le cadre d’un travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact d'une initiation à la recherche sur les pratiques déclarées de professeur·e·s des écoles débutant·e·s, avant / pendant / après la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES OUTILS POUR ANALYSER LA TRANSITION COLLÈGE-LYCÉE EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.1500-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFETS POTENTIELS D’UNE EVOLUTION DES PRATIQUES ENSEIGNANTES D’EVALUATION SUR LES APPRENTISSAGES ALGEBRIQUES DES ELEVES AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques en scène, des ponts entre les disciplines. Actes du colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gennevilliers, France. pp.1030-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalarias Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debertonne-Dassule Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chenevotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment in mathematics as a lever to promote students' learning and teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Facilitator in Using Video for the Professional Learning of Teachers of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.705-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques d'évaluation en algèbre au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de la CORFEM (COmmission de Recherche sur la Formation des Enseignants de Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE RECHERCHE EN COURS SUR LES PRATIQUES ENSEIGNANTES D’EVALUATION DES APPRENTISSAGES DES COLLEGIENS EN ALGEBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la Recherche en Didactique des Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION DIDACTIQUE DE L'ÉVOLUTION DES CONTENUS A ENSEIGNER LORS DES TRANSITIONS – DEUX EXEMPLES D'UNE MEME NOTION ABORDEE AVANT ET APRES UNE TRANSITION (SYMETRIE ET FONCTION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation des savoirs mathématiques dans la classe aux activités des élèves et à leurs productions en contrôle : questionner les relations, questionner les différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la recherche en didactique des mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de recherches en didactique des mathématiques sur la formation des enseignants (premier et second degrés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche sur l'enseignement des mathématiques de Paris : Université Paris Diderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, (84 p.), 2010, ISBN- 9782866123239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches proposées aux activités des élèves sur les triangles semblables en classe de 2nde : une comparaison entre ce qui est fait en classe et ce qui est fait lors des évaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2004, Cahier de DIDIREM, Michèle Artigue, 2-86612-259-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des apprentissages des élèves en mathématiques : un levier pour la formation des formateurs et des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les pratiques enseignantes en mathématiques en CM2 et en 3e (PRAESCO) : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : Preuve, modélisation et technologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, 2023, 978-2-86612-404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Debertonne-Dassule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routlelge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les triangles semblables en classe de 2nde : Des enseignements aux apprentissages Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. UNIVERSITÉ PARIS 7 – DENIS DIDEROT UFR DE MATHEMATIQUES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01136889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux apprentissages mathématiques, en passant par la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. CY Cergy Paris Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des apprentissages et évaluation formative : quels regards didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michella Kiwan-Zacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, pp.429-452, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Horoks </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités Université Paris-Est Créteil (UPEC)Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statut actuel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure des universités en didactique des mathématiques à l'Université Paris Est Créteil (UPEC)Reponsable du master MEEF 1er degré à l'INSPE de l'académie de Créteil.Rattachée au Laboratoire de Didactique André Revuz (LDAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thématiques de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pratiques enseignantes et pratiques d'évaluationFormation et effet des formations sur les pratiques enseignantesFormation par la rechercheTravail collaboratif entre enseignant.es et chercheur.es</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités dans la recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rédactrice en chef de la revue grand N (interface)Co-vice-présidente de l'Association pour la Recherche en Didactique des Mathématiques (ARDM)Membre du CNU 26</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dispositifs collaboratifs : pour quels effets sur les pratiques enseignantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Batteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159vc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et fonctionnement de dispositifs collaboratifs « partant des pratiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Clivaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 65, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/159va⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes de travail collaboratif entre chercheur·e·s et enseignant·e·s : le cas du LéA RMG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16-1, pp.49-66. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.9644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher telling in the mathematics classroom: A microlevel study of the dynamics between general and contextualized knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Rogalski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">McGill Journal of Education / Revue des sciences de l'éducation de McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (2), pp.115-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’élève devient auteur.e : analyse didactique d’ateliers BD-sciences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Decamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tréma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trema.4895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une entrée par l’évaluation des apprentissages pour analyser les interactions entre l’enseignant ou l’enseignante et les élèves dans les moments de mise en commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.121-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des recherches en didactique des mathématiques à l'écriture de manuels pour le secondaire : compromis ou compromission ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Penninckx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit x</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110-111, pp.57-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communicating science through the Comics & Science Workshops: the Sarabandes research project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, 2, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/2.17020203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01800673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Held, implemented and intended theories of mathematics teacher education: comparing French and UK uses of video for teacher training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Numéro spécial English-French, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/adsc.360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02098317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilité de l’initiation à la recherche en formation initiale en master MEEF 1. Ce qu’en disent les professeur.es des écoles stagiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigolène Couchot-Schiex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsvives.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES TRIANGLES SEMBLABLES EN CLASSE DE SECONDE : DE L'ENSEIGNEMENT AUX APPRENTISSAGES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (3), pp.379-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks Designed to Highlight Task-activity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02357399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de pratiques enseignantes lors de la mise en œuvre de situations construites dans le cadre d’un travail collaboratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Mathé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact d'une initiation à la recherche sur les pratiques déclarées de professeur·e·s des écoles débutant·e·s, avant / pendant / après la classe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école primaire au 21e siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former &amp;quot;à et par la recherche&amp;quot; à l'enseignement des mathématiques à l'école primaire : fondements et effets possibles de trois dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Georget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'école primaire au 21e siècle - Symposium court : Former à et par la recherche en didactique des mathématiques des professeurs des écoles : fondements et effets possibles de trois dispositifs, axe 5 : Recherche et formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFETS POTENTIELS D’UNE EVOLUTION DES PRATIQUES ENSEIGNANTES D’EVALUATION SUR LES APPRENTISSAGES ALGEBRIQUES DES ELEVES AU COLLEGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématiques en scène, des ponts entre les disciplines. Actes du colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Gennevilliers, France. pp.1030-1038</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale analysis of teachers’ assessment practices in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Coppé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina de Simone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une opérationnalisation de la théorie de l’activité en didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bridoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e école d’été de didactique des mathématiques, Autrans, octobre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DES OUTILS POUR ANALYSER LA TRANSITION COLLÈGE-LYCÉE EN MATHÉMATIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.1500-1506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHER LA DIVERSITE CULTURELLE DANS L’ENSEIGNEMENT DES MATHEMATIQUES A TRAVERS LE FILTRE DU LANGAGE PROFESSIONNEL DES ENSEIGNANTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalarias Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debertonne-Dassule Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EMF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France. pp.860-868</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pistes pour une évaluation du dispositif de formation PACAL ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chenevotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Mathématique Francophone EMF’2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment in mathematics as a lever to promote students' learning and teachers' professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Facilitator in Using Video for the Professional Learning of Teachers of Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alf Coles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICME 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Hambourg, Germany. pp.705-706</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training primary school teachers through research in mathematics' didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 9 - Ninth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Charles University in Prague, Faculty of Education; ERME, Feb 2015, Prague, Czech Republic. pp.2811-2817</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01289614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNE RECHERCHE EN COURS SUR LES PRATIQUES ENSEIGNANTES D’EVALUATION DES APPRENTISSAGES DES COLLEGIENS EN ALGEBRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la Recherche en Didactique des Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTÉRISATION DIDACTIQUE DE L'ÉVOLUTION DES CONTENUS A ENSEIGNER LORS DES TRANSITIONS – DEUX EXEMPLES D'UNE MEME NOTION ABORDEE AVANT ET APRES UNE TRANSITION (SYMETRIE ET FONCTION)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Grenier-Boley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMF 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques d'évaluation en algèbre au collège?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Colloque de la CORFEM (COmmission de Recherche sur la Formation des Enseignants de Mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nimes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la circulation des savoirs mathématiques dans la classe aux activités des élèves et à leurs productions en contrôle : questionner les relations, questionner les différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dumail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Chappet-Pariès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire national de l’ARDM (Association pour la recherche en didactique des mathématiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lalina Coulange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemples de recherches en didactique des mathématiques sur la formation des enseignants (premier et second degrés)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de recherche sur l'enseignement des mathématiques de Paris : Université Paris Diderot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, (84 p.), 2010, ISBN- 9782866123239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des tâches proposées aux activités des élèves sur les triangles semblables en classe de 2nde : une comparaison entre ce qui est fait en classe et ce qui est fait lors des évaluations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IREM de Paris. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM de Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 47, 2004, Cahier de DIDIREM, Michèle Artigue, 2-86612-259-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02145672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des apprentissages des élèves en mathématiques : un levier pour la formation des formateurs et des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooms sur la classe de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Pratiques &amp; techniques, 978-2-38549-106-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une enquête sur les pratiques enseignantes en mathématiques en CM2 et en 3e (PRAESCO) : méthodologie et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Vandebrouck, Marie-Line Gardes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique : Preuve, modélisation et technologie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Paris, 2023, 978-2-86612-404-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04091116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s Put Mathematics into Comics! A Didactic Analysis of the Comics and Science Workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile de Hosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bordenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Laurent Daures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Décamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claus Michelsen, Astrid Beckmann, Viktor Freiman, Uffe Thomas Jankvist, Annie Savard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Its Connections to the Arts and Sciences (MACAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Springer International Publishing, pp.529-551, 2022, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-10518-0_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03913547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chevalarias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Debertonne-Dassule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the professional lexicon of middle school mathematics teachers: The French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artigue Michèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Grugeon-Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routlelge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachers talking about their classrooms: Learning from the professional lexicons of mathematics teachers around the world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9780367376932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les triangles semblables en classe de 2nde : Des enseignements aux apprentissages Etude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques générales [math.GM]. UNIVERSITÉ PARIS 7 – DENIS DIDEROT UFR DE MATHEMATIQUES, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01136889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pratiques aux apprentissages mathématiques, en passant par la formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. CY Cergy Paris Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03613699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation des apprentissages et évaluation formative : quels regards didactiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Horoks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michella Kiwan-Zacka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roditi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Haspekian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Pensée Sauvage, pp.429-452, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId101"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202364v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01136889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Batteau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Constantin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Horoks" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159vc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400702v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Clivaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Descamps" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/159va" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pilet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Rogalski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bordenave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Laurent Daures" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decamp" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hache" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trema.4895" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202351v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463858v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Penninckx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800673v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.17020203" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098317v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alf Coles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.360" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202355v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon-Allys" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.3121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Math&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485203v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380524v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Georget" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202364v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430541v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Copp&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Simone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553031v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artigue Mich&#232;le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalarias Thierry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debertonne-Dassule Florence" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077077v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chenevotot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724459v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720627v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420731v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Haspekian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dumail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Chappet-Pari&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711578v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalina Coulange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110034v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-paris-diderot.fr/up/publications/IPS10003.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145672v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711727v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091116v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-10518-0_30" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chevalarias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Debertonne-Dassule" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353846v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01136889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03613699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612783v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michella Kiwan-Zacka" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>