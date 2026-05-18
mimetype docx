--- v0 (2026-03-17)
+++ v1 (2026-05-18)
@@ -1010,454 +1010,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Circulation of Endometriosis Terms: Towards the analysis of the appropriation of terms by laypeople in a comparable corpus</w:t>
+                <w:t xml:space="preserve">Circulation des termes et polysémie en langue générale : une étude en corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Corpus Linguistics (CILC2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Oviedo, Spain</w:t>
+              <w:t xml:space="preserve">En termes de polysémie : sens et polysémie dans les domaines de spécialité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112628v1</w:t>
+                <w:t xml:space="preserve">hal-04112630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulation des termes et polysémie en langue générale : une étude en corpus</w:t>
+                <w:t xml:space="preserve">Endometriosis in the Media: A corpus-based analysis in the written press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En termes de polysémie : sens et polysémie dans les domaines de spécialité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">21st International and Interdisciplinary Conference on Communication, Medicine, and Ethics (COMET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College Cork, Jun 2023, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112630v1</w:t>
+                <w:t xml:space="preserve">hal-04269120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometriosis in the Media: A corpus-based analysis in the written press</w:t>
+                <w:t xml:space="preserve">Analyse de la terminologie de l’endométriose en corpus : propositions pour une prise en compte de la pluridisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International and Interdisciplinary Conference on Communication, Medicine, and Ethics (COMET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University College Cork, Jun 2023, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">XIXe Journée Scientifique REALITER – Terminologie et interdisciplinarité : défis et perspectives de recherche futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau panlatin de terminologie REALITER, Oct 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269120v1</w:t>
+                <w:t xml:space="preserve">hal-04269126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la terminologie de l’endométriose en corpus : propositions pour une prise en compte de la pluridisciplinarité</w:t>
+                <w:t xml:space="preserve">The Circulation of Endometriosis Terms: Towards the analysis of the appropriation of terms by laypeople in a comparable corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Journée Scientifique REALITER – Terminologie et interdisciplinarité : défis et perspectives de recherche futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau panlatin de terminologie REALITER, Oct 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Corpus Linguistics (CILC2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269126v1</w:t>
+                <w:t xml:space="preserve">hal-04112628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déterminologisation : un accélérateur de particules pour la créativité lexicale ?</w:t>
+                <w:t xml:space="preserve">Rôle de la déterminologisation dans les procédés de création néologique : émergence et stabilisation des néologismes sémantiques dans la presse généraliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminology – between diachrony and synchrony. Theoretical, methodological and applied aspects. 22nd International Conference of the Department of Linguistics: Synchronic, Diachronic and Typological Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">5ème Congrès international de néologie dans les langues romanes (CINEO2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gênes, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631923v1</w:t>
+                <w:t xml:space="preserve">hal-04631900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la déterminologisation dans les procédés de création néologique : émergence et stabilisation des néologismes sémantiques dans la presse généraliste</w:t>
+                <w:t xml:space="preserve">La déterminologisation : un accélérateur de particules pour la créativité lexicale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès international de néologie dans les langues romanes (CINEO2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gênes, Italie</w:t>
+              <w:t xml:space="preserve">Terminology – between diachrony and synchrony. Theoretical, methodological and applied aspects. 22nd International Conference of the Department of Linguistics: Synchronic, Diachronic and Typological Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631900v1</w:t>
+                <w:t xml:space="preserve">hal-04631923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Challenges in Expert-Lay Communication: Focus on Term Circulation</w:t>
               </w:r>
@@ -1778,312 +1778,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02183392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La déterminologisation en lien avec la diversification des points de vue : étude en corpus dans le domaine de la physique des particules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Condamines</w:t>
+                <w:t xml:space="preserve">Analyse des corpus spécialisés &amp;quot;multi-comparables&amp;quot; à l’aide d’une approche outillée : quelles limites et quelles pistes de travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale sur la Néologie (CINEO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">11es journées du réseau Lexicologie, Terminologie, Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02117819v1</w:t>
+                <w:t xml:space="preserve">hal-04631842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des corpus spécialisés &amp;quot;multi-comparables&amp;quot; à l’aide d’une approche outillée : quelles limites et quelles pistes de travail ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Drouin</w:t>
+                <w:t xml:space="preserve">La diversification des points de vue comme processus de déterminologisation : étude en corpus dans le domaine de la physique des particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Condamines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Picton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es journées du réseau Lexicologie, Terminologie, Traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4ème Congrès international de néologie des langues romanes (CINEO2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04631842v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02018064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversification des points de vue comme processus de déterminologisation : étude en corpus dans le domaine de la physique des particules</w:t>
+                <w:t xml:space="preserve">La déterminologisation en lien avec la diversification des points de vue : étude en corpus dans le domaine de la physique des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Condamines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Congrès international de néologie des langues romanes (CINEO2018)</w:t>
+              <w:t xml:space="preserve">Conférence Internationale sur la Néologie (CINEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02018064v1</w:t>
+                <w:t xml:space="preserve">halshs-02117819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition d’un corpus comparable pertinent pour l’étude de la déterminologisation</w:t>
               </w:r>
@@ -2233,319 +2233,319 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04631991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysing the Circulation of Endometriosis Terms in Different Speech Communities: Challenges for the corpus compilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th International Corpus Linguistics Conference (CL2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lancaster, United Kingdom. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus et analyse de la variation terminologique : perspectives méthodologiques pour la prise en compte de différents types de variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Journée du réseau thématique Langage &amp; Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02018046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quando os termos se tornam neologismos: uma contribuição ao estudo da neologia sob a perspectiva da desterminologização</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Curti-Contessoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562743v1</w:t>
-              </w:r>
-[...181 lines deleted...]
-                <w:t xml:space="preserve">halshs-02018046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2778,51 +2778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration et visualisation de la variation terminologique en corpus spécialisés complexes :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Humbert-Droz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3038,51 +3038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Humbert-Droz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.00075.hum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.181.0.3292933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/clina202391135158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Picton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12006-3.p.0193" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32714/ricl.07.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650125v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112630v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631923v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117819v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109348ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562743v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Curti-Contessoto" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269114v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03957302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Humbert-Droz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662558v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/term.00075.hum" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650084v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.181.0.3292933" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14201/clina202391135158" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344283v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Picton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Condamines" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12006-3.p.0193" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02369214v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32714/ricl.07.01" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650125v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419105003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650177v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03344268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408322v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183392v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117819v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018054v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631991v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109348ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02018046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562743v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Curti-Contessoto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03957302v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021TOU20052" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03099294v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>