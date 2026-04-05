--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1501,295 +1501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Endrick Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+                <w:t xml:space="preserve">Nadine Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276874v1</w:t>
+                <w:t xml:space="preserve">hal-01891942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Boulain</w:t>
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Douglas</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891942v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage compensation and sex-specific epigenetic landscape of the X chromosome in the pea aphid.</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4157,291 +4157,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme heterochiasmy and nascent sex chromosomes in European tree frogs</w:t>
+                <w:t xml:space="preserve">Communally breeding Bechstein's bats have a stable social system that is independent from the postglacial history and location of the populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berset-Brändli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Broquet</w:t>
+                <w:t xml:space="preserve">Boyan Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ulrich</w:t>
+                <w:t xml:space="preserve">Andrej Conti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danijela Anastasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Weishaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0298⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (10), pp.2368-2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03768.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660144v1</w:t>
+                <w:t xml:space="preserve">hal-02659585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communally breeding Bechstein's bats have a stable social system that is independent from the postglacial history and location of the populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme heterochiasmy and nascent sex chromosomes in European tree frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boyan Petrov</w:t>
+                <w:t xml:space="preserve">L. Berset-Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Conti</w:t>
+                <w:t xml:space="preserve">T. Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijela Anastasov</w:t>
+                <w:t xml:space="preserve">Y. Ulrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Weishaar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 17 (10), pp.2368-2381. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (1642), pp.1577-1585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03768.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659585v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass effects mediate coexistence in competing shrews</w:t>
               </w:r>
@@ -4561,90 +4561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite loci for the European tree frog (Hyla arborea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berset-Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (5), pp.1095-1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4690,77 +4690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination is suppressed and variability reduced in a nascent Y chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berset-Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (3), pp.1182-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4794,90 +4794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sex-Specific Marker Reveals Male Heterogamety in European Tree Frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berset-Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (6), pp.1104-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5786,51 +5786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E50D94B"/>
+    <w:nsid w:val="7A283011"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6017,51 +6017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-jaquiery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-0883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250389401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Wilkinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ritchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Higginson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H. Hirzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Yearsley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04966.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B01KF8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Angelone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01556.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D8VV5R8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01052.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00586.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D27500C245436704897F176F31151455D170AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;lat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berset-Br&#228;ndli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pellegrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1833.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660144v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berset-Br&#228;ndli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broquet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ulrich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0298" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659585v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Petrov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Conti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Anastasov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Weishaar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03768.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Moresi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0905.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02189.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22FBD01DAE21F84A810329514D67A9FB334852EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01278.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msk011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02433.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-jaquiery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-0883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250389401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Wilkinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ritchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Higginson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H. Hirzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Yearsley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04966.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B01KF8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Angelone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01556.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D8VV5R8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01052.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00586.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D27500C245436704897F176F31151455D170AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;lat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berset-Br&#228;ndli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pellegrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1833.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Petrov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Conti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Anastasov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Weishaar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03768.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berset-Br&#228;ndli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ulrich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Moresi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0905.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02189.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22FBD01DAE21F84A810329514D67A9FB334852EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01278.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msk011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02433.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>