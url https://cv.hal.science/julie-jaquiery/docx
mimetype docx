--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -187,511 +187,511 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The release of sexual conflict after sex loss is associated with evolutionary changes in gene expression</w:t>
+                <w:t xml:space="preserve">Host specialisation or generalism? Population genetics of the aphid Myzus persicae reveals dominance of superclones across diverse host plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Defendini</w:t>
+                <w:t xml:space="preserve">Yannis Nio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+                <w:t xml:space="preserve">Christelle Buchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Robin</w:t>
+                <w:t xml:space="preserve">Franck Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Lameiras</w:t>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Baulande</w:t>
+                <w:t xml:space="preserve">Ségolène Buzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2039), pp.20242631. </w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1635527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928700v1</w:t>
+                <w:t xml:space="preserve">hal-05166831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Simplifications in Aphids Drive Changes in Evolutionary Rates and Selection Regimes</w:t>
+                <w:t xml:space="preserve">The release of sexual conflict after sex loss is associated with evolutionary changes in gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Vericel</w:t>
+                <w:t xml:space="preserve">Hélène Defendini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaorui Gong</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Etier</w:t>
+                <w:t xml:space="preserve">Sonia Lameiras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Sylvain Baulande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf307. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2039), pp.20242631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msaf307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421198v1</w:t>
+                <w:t xml:space="preserve">hal-04928700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host specialisation or generalism? Population genetics of the aphid Myzus persicae reveals dominance of superclones across diverse host plants</w:t>
+                <w:t xml:space="preserve">Life Cycle Simplifications in Aphids Drive Changes in Evolutionary Rates and Selection Regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannis Nio</w:t>
+                <w:t xml:space="preserve">Théo Vericel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Buchard</w:t>
+                <w:t xml:space="preserve">Gaorui Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Duval</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+                <w:t xml:space="preserve">Aurelie Etier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Buzy</w:t>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (12), pp.msaf307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2025.1635527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msaf307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166831v1</w:t>
+                <w:t xml:space="preserve">hal-05421198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic basis of sex loss in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M D Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Bmc Genomics, 25 (1), pp.202. </w:t>
@@ -742,51 +742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting Evolutionary Patterns Between Sexual and Asexual Lineages in a Genomic Region Linked to Reproductive Mode Variation in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rimbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,77 +997,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinization of the X-chromosome in aphid soma and gonads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Epigenetic Mechanisms in the Regulation of Environmentally-Induced Polyphenism in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1252,64 +1252,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Expression of Candidate Salivary Effector Genes in Pea Aphid Biotypes With Distinct Host Plant Specificity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1367,485 +1367,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892027v1</w:t>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Evolution and Lineage-Specific Gene Family Expansions of Aphid Salivary Effectors Driven by Interactions with Host-Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Boulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Morliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (6), pp.1554-1572. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gbe/evy097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Identifying genomic hotspots of differentiation and candidate genes involved in the adaptive divergence of pea aphid host races</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Peccoud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (16), pp.3287 - 3300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276874v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosage compensation and sex-specific epigenetic landscape of the X chromosome in the pea aphid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2056,51 +2056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression according to race and host plant in the pea aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobel Eyres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo transcriptome assembly of the grapevine phylloxera allows identification of genes differentially expressed between leaf- and root-feeding forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endrick Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Jacquin-Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Briefings in Functional Genomics and Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14 (6), pp.413-423. </w:t>
@@ -2573,494 +2573,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accelerated Evolution of Morph-Biased Genes in Pea Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapna R. Purandare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan D. Bickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (8), pp.2073-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701165v1</w:t>
+                <w:t xml:space="preserve">hal-01178949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic regions repeatedly involved in divergence among plant-specialized pea aphid biotypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeb.12441⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178940v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Evolution of Morph-Biased Genes in Pea Aphids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genomic regions repeatedly involved in divergence among plant-specialized pea aphid biotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mahéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (8), pp.2073-2083. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (9), pp.2013-2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jeb.12441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178949v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3105,337 +3105,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nouhaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mahéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msr252⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (21), pp.5251-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00639983v1</w:t>
+                <w:t xml:space="preserve">hal-00753439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans reveal candidate regions involved in the adaptation to host plant in the pea aphid complex.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Mahéo</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Mieuzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (2), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msr252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00753439v1</w:t>
+                <w:t xml:space="preserve">hal-00639983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring landscape effects on dispersal from genetic distances: how far can we go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,333 +3527,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Bottlenecks Driven by Population Disconnection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Good genes drive female choice for mating partners in the lek-breeding European tree frog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Angelone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Cécile Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Joly</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Evanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2010.01556.x⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64 (1), pp.108-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00816.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00538676v1</w:t>
+                <w:t xml:space="preserve">hal-01178963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good genes drive female choice for mating partners in the lek-breeding European tree frog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Genetic Bottlenecks Driven by Population Disconnection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Angelone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Aguilar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Léna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (6), pp.1596-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1523-1739.2010.01556.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2009.00816.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01178963v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00538676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Deleterious Effects of Mutation Load in Fragmented Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3926,51 +3926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunity for sexual selection and effective population size in the lek-breeding European treefrog (Hyla arborea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4023,494 +4023,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat-quality effects on metapopulation dynamics in greater white-toothed shrews, Crocidura russula.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Communally breeding Bechstein's bats have a stable social system that is independent from the postglacial history and location of the populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guélat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Broquet</w:t>
+                <w:t xml:space="preserve">Gerald Kerth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Berset-Brändli</w:t>
+                <w:t xml:space="preserve">Boyan Petrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ester Pellegrini</w:t>
+                <w:t xml:space="preserve">Andrej Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijela Anastasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Weishaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/07-1833.1⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (10), pp.2368-2381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03768.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179250v1</w:t>
+                <w:t xml:space="preserve">hal-02659585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communally breeding Bechstein's bats have a stable social system that is independent from the postglacial history and location of the populations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme heterochiasmy and nascent sex chromosomes in European tree frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Conti</w:t>
+                <w:t xml:space="preserve">L. Berset-Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijela Anastasov</w:t>
+                <w:t xml:space="preserve">T. Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Weishaar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Ulrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2008.03768.x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 275 (1642), pp.1577-1585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659585v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme heterochiasmy and nascent sex chromosomes in European tree frogs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Habitat-quality effects on metapopulation dynamics in greater white-toothed shrews, Crocidura russula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Broquet</w:t>
+                <w:t xml:space="preserve">Jérôme Guélat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Ulrich</w:t>
+                <w:t xml:space="preserve">Laura Berset-Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Perrin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ester Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 275 (1642), pp.1577-1585. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89 (10), pp.2777-2785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2008.0298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/07-1833.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660144v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass effects mediate coexistence in competing shrews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Berset-Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Moresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4561,90 +4561,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of microsatellite loci for the European tree frog (Hyla arborea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berset-Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (5), pp.1095-1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4690,77 +4690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombination is suppressed and variability reduced in a nascent Y chromosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berset-Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (3), pp.1182-1188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4794,90 +4794,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sex-Specific Marker Reveals Male Heterogamety in European Tree Frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Berset-Brändli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (6), pp.1104-1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4911,51 +4911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel genetic analyses of two European supercolonies of the Argentine ant, Linepithema humile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5041,208 +5041,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les principaux types de polymorphisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Utilisation des polymorphismes : QTL, GWAS et scans génomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318982v1</w:t>
+                <w:t xml:space="preserve">hal-03318980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des polymorphismes : QTL, GWAS et scans génomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Les principaux types de polymorphisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nouhaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318980v1</w:t>
+                <w:t xml:space="preserve">hal-03318982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellites, répétitions de séquences simples : SSR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Principes des techniques de biologie moléculaire et génomique : 3e édition revue et augmentée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, 2018, Savoir Faire, 978-2-7592-2389-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5280,64 +5280,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomics of Phenotypic plastity in Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenn A. Brisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5485,64 +5485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
@@ -5597,64 +5597,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5786,51 +5786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A283011"/>
+    <w:nsid w:val="FC40537F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6017,51 +6017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-jaquiery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-0883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250389401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Wilkinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ritchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Higginson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H. Hirzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Yearsley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04966.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B01KF8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538676v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Angelone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01556.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D8VV5R8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01052.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00586.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D27500C245436704897F176F31151455D170AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179250v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;lat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berset-Br&#228;ndli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pellegrini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1833.1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659585v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Petrov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Conti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Anastasov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Weishaar" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03768.x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660144v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berset-Br&#228;ndli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ulrich" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0298" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Moresi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0905.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02189.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22FBD01DAE21F84A810329514D67A9FB334852EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01278.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msk011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02433.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318982v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-jaquiery" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7394-0883" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250389401" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166831v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Nio" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buchard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Duval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mah&#233;o" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Buzy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2025.1635527" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928700v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Defendini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lameiras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Baulande" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2631" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vericel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaorui Gong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Etier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msaf307" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484084v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M D Huguet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-023-09776-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232477v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rimbault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Call" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evad168" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122390v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Defendini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maheo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Cloteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Denis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16961" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03999192v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319288v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects12070649" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02378266v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Boulain" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endrick Guy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morliere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01301" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891942v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Douglas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy097" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892027v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouhaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14799" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01555242v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-017-0137-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01579438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Faucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H&#233;nocq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanappelghem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Rondel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Quevillart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14229" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01371828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Eyres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duvaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Gharbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13771" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01132665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald S. Wilkinson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Breden" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Mank" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G. Ritchie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Higginson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12621" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle d'Alencon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Jacquin-Joly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bfgp/elv015" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178940v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12441" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753439v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouhaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mieuzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mah&#233;o" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12048" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T9V3174R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H. Hirzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Yearsley" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04966.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2B01KF8G-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178963v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aguilar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2009.00816.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Angelone" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul L&#233;na" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2010.01556.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4D8VV5R8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179234v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillaume" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1739.2008.01052.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179238v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00586.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7D27500C245436704897F176F31151455D170AD9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659585v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Kerth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Petrov" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Conti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijela Anastasov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Weishaar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2008.03768.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660144v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berset-Br&#228;ndli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Broquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ulrich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2008.0298" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179250v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gu&#233;lat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berset-Br&#228;ndli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Pellegrini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-1833.1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662234v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Moresi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/07-0905.1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655760v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2008.02189.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/22FBD01DAE21F84A810329514D67A9FB334852EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655761v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2006.01278.x" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660557v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msk011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vogel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Keller" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2005.02433.x" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318982v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01314988v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenn A. Brisson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-rennes1.archives-ouvertes.fr/hal-01168269" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24049-7_3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>