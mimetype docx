--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -476,295 +476,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of unintended pregnancies and pregnancy experience among adolescents living with perinatally-acquired HIV in West Africa: a mixed-method study</w:t>
+                <w:t xml:space="preserve">COVID-19-related stress and positive coping strategies among young adults in Canada and France: A latent class analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
+                <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tisseron</w:t>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Yonaba</w:t>
+                <w:t xml:space="preserve">Naseeb Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Djaha</w:t>
+                <w:t xml:space="preserve">Emily Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sylvie N’gbeche</w:t>
+                <w:t xml:space="preserve">Chris Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.385. </w:t>
+              <w:t xml:space="preserve">PLOS Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.e0000261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-21595-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmen.0000261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942708v1</w:t>
+                <w:t xml:space="preserve">hal-04970768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-related stress and positive coping strategies among young adults in Canada and France: A latent class analysis</w:t>
+                <w:t xml:space="preserve">Incidence of unintended pregnancies and pregnancy experience among adolescents living with perinatally-acquired HIV in West Africa: a mixed-method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
+                <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jesson</w:t>
+                <w:t xml:space="preserve">Clément Tisseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naseeb Bolduc</w:t>
+                <w:t xml:space="preserve">Caroline Yonaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Jenkins</w:t>
+                <w:t xml:space="preserve">Joël Djaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Richardson</w:t>
+                <w:t xml:space="preserve">Marie-Sylvie N’gbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.e0000261. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmen.0000261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-21595-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970768v1</w:t>
+                <w:t xml:space="preserve">hal-04942708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoping review protocol to map nutrition and food-related interventions targeting young people living with HIV/AIDS</w:t>
               </w:r>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine El Rashidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Kehoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (9), pp.e104360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -988,77 +988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the sexual and reproductive health knowledge, practices and needs of adolescents living with perinatally acquired HIV in Côte d’Ivoire: a qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Tisseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Djaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouakou Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,51 +1256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased difficulty accessing food and income change during the COVID-19 pandemic among youth living in the eThekwini district, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bongiwe Zulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1390,103 +1390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Adults’ Mental Health and Unmet Service Needs in the Context of the COVID-19 Pandemic Across Canada and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseeb Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferlatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Community Mental Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 59 (2), pp.222-232. </w:t>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalysha Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bongiwe Zulu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janan J Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,51 +1805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global variations in pubertal growth spurts in adolescents living with perinatal HIV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Crichton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Aké-Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,90 +1926,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moderation of the association between COVID-19-related income loss and depression by receipt of financial support: Repeated cross-sectional surveys of young adults in Canada and France (2020–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Salway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseeb Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferlatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2060,51 +2060,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and CD4 patterns of adolescents living with perinatally acquired HIV worldwide, a CIPHER cohort collaboration analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Crichton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,3130 +2188,3130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of dolutegravir and raltegravir for treating children and adolescents living with HIV: a systematic review</w:t>
+                <w:t xml:space="preserve">Effectiveness and Safety of Atazanavir Use for the Treatment of Children and Adolescents Living With HIV: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire L Townsend</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hannah Castro</w:t>
+                <w:t xml:space="preserve">Laura Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Penazzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.25970⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.913105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.913105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543961v1</w:t>
+                <w:t xml:space="preserve">hal-04552379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and Safety of Atazanavir Use for the Treatment of Children and Adolescents Living With HIV: A Systematic Review</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness and safety of dolutegravir and raltegravir for treating children and adolescents living with HIV: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Penazzato</w:t>
+                <w:t xml:space="preserve">Claire L Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Milanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intira Jeannie Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.913105. </w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.e25970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.913105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jia2.25970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552379v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé sexuelle et reproductive des adolescent(e)s vivant avec le VIH dans les programmes de prise en charge pédiatrique à Abidjan : offre de services des structures et perceptions des professionnels de santé en 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety and efficacy of abacavir for treating infants, children, and adolescents living with HIV: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Revegue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Ogbo</w:t>
+                <w:t xml:space="preserve">John O’rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.003⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.692-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00213-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553033v1</w:t>
+                <w:t xml:space="preserve">hal-04229141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of abacavir for treating infants, children, and adolescents living with HIV: a systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Santé sexuelle et reproductive des adolescent(e)s vivant avec le VIH dans les programmes de prise en charge pédiatrique à Abidjan : offre de services des structures et perceptions des professionnels de santé en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Townsend</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Aka Dago-Akribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Dahourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00213-9⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (4), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229141v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food insecurity and depression: a cross‐sectional study of a multi‐site urban youth cohort in Durban and Soweto, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janan Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mags Beksinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalysha Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mzikazi Nduna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (6), pp.687-700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tmi.13572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Hospitalization Rates in Children Born HIV-exposed Uninfected in British Columbia, Canada, Between 1990 and 2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">24-Month Clinical, Immuno-Virological Outcomes, and HIV Status Disclosure in Adolescents Living With Perinatally-Acquired HIV in the IeDEA-COHADO Cohort in Togo and Côte d'Ivoire, 2015-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unoo Elom Takassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tanoh Eboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shu Nan Jessica Li</w:t>
+                <w:t xml:space="preserve">Sophie Desmonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianne Albert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ariane Alimenti</w:t>
+                <w:t xml:space="preserve">Ursula Belinda Amoussou-Bouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/inf.0000000000003365⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.582883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.582883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832115v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24-Month Clinical, Immuno-Virological Outcomes, and HIV Status Disclosure in Adolescents Living With Perinatally-Acquired HIV in the IeDEA-COHADO Cohort in Togo and Côte d'Ivoire, 2015-2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
+                <w:t xml:space="preserve">Higher Hospitalization Rates in Children Born HIV-exposed Uninfected in British Columbia, Canada, Between 1990 and 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Nan Jessica Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianne Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Piske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unoo Elom Takassi</w:t>
+                <w:t xml:space="preserve">Patricia A Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Tanoh Eboua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ursula Belinda Amoussou-Bouah</w:t>
+                <w:t xml:space="preserve">Ariane Alimenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.582883⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.124 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/inf.0000000000003365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327811v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of dietary diversity and nutritional support for children living with HIV in the IeDEA pediatric West African cohort: a non-comparative, feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoko Ephoevi-Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Ake-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayoko Ephoevi-Ga</w:t>
+                <w:t xml:space="preserve">Sikiratou Koumakpai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie N'Gbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s40795-021-00486-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent nutrition and physical activity in low-income suburbs of Abidjan, Côte d’lvoire: the gap between knowledge, aspirations and possibilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egnon Kv Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polly Hardy-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egnon Kv Kouakou</w:t>
+                <w:t xml:space="preserve">Patricia Ngoran-Theckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah H Kehoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (16), pp.5227-5237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1368980020001809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scoping review of literature describing the nutritional status and diets of adolescents in Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egnon Kv Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalyanaraman Kumaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Adonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie V Wrottesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (16), pp.5261-5276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s1368980020002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04542684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we improve adolescent diet and physical activity in India and sub-Saharan Africa? Findings from the Transforming Adolescent Lives through Nutrition (TALENT) consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropometric nutritional status, and social and dietary characteristics of African and Indian adolescents taking part in the TALENT (Transforming Adolescent Lives through Nutrition) qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hd Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarek Abera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M E Barker</w:t>
+                <w:t xml:space="preserve">Harsha Chopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polly Hardy-Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Hardy-Johnson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Jarju</w:t>
+                <w:t xml:space="preserve">Ramatoulie E Janha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (16), pp.5309-5317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980020002244⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 24 (16), pp.5249 - 5260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980020001901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526690v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric nutritional status, and social and dietary characteristics of African and Indian adolescents taking part in the TALENT (Transforming Adolescent Lives through Nutrition) qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do we improve adolescent diet and physical activity in India and sub-Saharan Africa? Findings from the Transforming Adolescent Lives through Nutrition (TALENT) consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M E Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Hardy-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Hd Fall</w:t>
+                <w:t xml:space="preserve">A Haileamalak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mubarek Abera</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ramatoulie E Janha</w:t>
+                <w:t xml:space="preserve">L Jarju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (16), pp.5249 - 5260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980020001901⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 24 (16), pp.5309-5317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980020002244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607437v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weight-for-age distributions among children with HIV on antiretroviral therapy in the International epidemiology Databases to Evaluate AIDS (IeDEA) multiregional consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Yiannoutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desmonde</w:t>
+                <w:t xml:space="preserve">G. Patten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Malateste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 13 (1), pp.249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13104-020-05081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of in utero exposure to HIV and antiretroviral drugs on growth in HIV-exposed uninfected children: a systematic review and meta-analysis protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors associated with severe postpartum haemorrhage: systematic review using Bradford Hill’s causality framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Stachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Spodenkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ekali</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Arnaud Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boukerrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Health Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29392/joghr.3.e2019085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608229v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth in the first 5 years after antiretroviral therapy initiation among HIV-infected children in the IeDEA West African Pediatric Cohort.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of in utero exposure to HIV and antiretroviral drugs on growth in HIV-exposed uninfected children: a systematic review and meta-analysis protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelline d'Almeida</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Enok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tmi.13237⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.e023937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768953v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with severe postpartum haemorrhage: systematic review using Bradford Hill’s causality framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Stachetti</w:t>
+                <w:t xml:space="preserve">Growth in the first 5 years after antiretroviral therapy initiation among HIV-infected children in the IeDEA West African Pediatric Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoko Ephoevi-Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Ake-Assi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Spodenkiewicz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Jesson</w:t>
+                <w:t xml:space="preserve">Marcelline d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Health Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29392/joghr.3.e2019085⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.775-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tmi.13237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832076v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stunting and growth velocity of adolescents with perinatally acquired HIV: differential evolution for males and females. A multiregional analysis from the IeDEA global paediatric collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schomaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Malasteste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schomaker</w:t>
+                <w:t xml:space="preserve">D. K. Wati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kariminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 (11), pp.e25412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jia2.25412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and pubertal development in HIV-infected adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paige L Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (3), pp.179 - 186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/coh.0000000000000450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malnutrition, Growth Response and Metabolic Changes Within the First 24 Months After ART Initiation in HIV-infected Children Treated Before the Age of 2 Years in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Amorissani Folquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Malateste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Yonaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (8), pp.781-787. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/inf.0000000000001932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a Nutritional Support Intervention in Malnourished HIV-Infected Children in Bamako, Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aba Coulibaly</w:t>
+                <w:t xml:space="preserve">Clémentine N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76 (2), pp.149-157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of malnutrition among HIV-infected children in Central and West-African HIV-care programmes supported by the Growing Up Programme in 2011: a cross-sectional study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Adonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Masson</w:t>
+                <w:t xml:space="preserve">Caroline Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitoline Habarugira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-015-0952-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of malnutrition care among HIV-infected children on antiretroviral treatment in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeriane Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (5), pp.149 - 156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Age at Antiretroviral Therapy Initiation on Catch-up Growth Within the First 24 Months Among HIV-infected Children in the IeDEA West African Pediatric Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikiratou Koumakpaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye R Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sikiratou Koumakpaï</w:t>
+                <w:t xml:space="preserve">Madeleine Amorissani-Folquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fla Kouéta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (7), pp.e159 - e168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/inf.0000000000000734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverse events associated with abacavir use in HIV-infected children and adolescents: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré L Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Penazzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet HIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (2), pp.e64 - e75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s2352-3018(15)00225-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5321,114 +5321,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malnutrition et infection pédiatrique par le VIH en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01474730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId213"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5496,51 +5496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4B08F3C"/>
+    <w:nsid w:val="646C29A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5727,51 +5727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-jesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9461-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198496990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64148933558554300844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Pakhomova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beksinska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dietrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Salway" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Embleton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavitiya Sudjaritruk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Maria Machado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chihota" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Musabyimana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26437" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942708v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Yonaba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Djaha" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie N&#8217;gbeche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21595-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970768v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jesson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jenkins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmen.0000261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05392610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Rashidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kehoe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campion Zharima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalysha Closson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mags Beksinska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongiwe Zulu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40621-024-00483-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nindjin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-024-01919-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan J Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19238-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrew Basham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024001174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferlatte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10597-022-01000-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Rourke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Townsend" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Milanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Jeannie Collins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pakhomova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17199-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Crichton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ak&#233;-Assi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belfrage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ann Davies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101340" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04552847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Yotebieng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine J Abrams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543961v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Townsend" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25970" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552379v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Lary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harris Dassi Tchoupa Revegue" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Renaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Penazzato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.913105" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04553033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revegue" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jesson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aka Dago-Akribi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Dahourou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ogbo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229141v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;rourke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00213-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Dietrich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzikazi Nduna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13572" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Nan Jessica Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Albert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Piske" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A Janssen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Alimenti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000003365" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327811v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unoo Elom Takassi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tanoh Eboua" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmonde" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Belinda Amoussou-Bouah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.582883" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoko Ephoevi-Ga" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ake-Assi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikiratou Koumakpai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N'Gbeche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40795-021-00486-4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542716v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egnon Kv Kouakou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Hardy-Johnson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ngoran-Theckly" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Kehoe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020001809" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542684v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanaraman Kumaran" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Adonis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie V Wrottesley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020002621" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526690v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Barker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardy-Johnson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Weller" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haileamalak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jarju" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002244" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607437v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hd Fall" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarek Abera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Chopra" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatoulie E Janha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020001901" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124341v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmonde" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Yiannoutsos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patten" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malateste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05081-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04608229v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ekali" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Enok" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023937" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768953v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline d'Almeida" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13237" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832076v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Stachetti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Winer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boukerrou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29392/joghr.3.e2019085" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211522v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schomaker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malasteste" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Wati" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kariminia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25412" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607448v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige L Williams" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/coh.0000000000000450" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194266v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Dahourou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Amorissani Folquet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000001932" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607444v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Coulibaly" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine N'Diaye" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Dicko" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001484" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607502v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Adonon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitoline Habarugira" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-0952-6" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607478v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriane Leroy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.03.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikiratou Koumakpa&#239;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye R Diagne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Amorissani-Folquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fla Kou&#233;ta" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000000734" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; L Dahourou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(15)00225-8" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01474730v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0308" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-jesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9461-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198496990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64148933558554300844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Pakhomova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beksinska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dietrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Salway" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Embleton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavitiya Sudjaritruk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Maria Machado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chihota" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Musabyimana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26437" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jenkins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmen.0000261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Yonaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Djaha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie N&#8217;gbeche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21595-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05392610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Rashidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kehoe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campion Zharima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalysha Closson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mags Beksinska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongiwe Zulu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40621-024-00483-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nindjin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-024-01919-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan J Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19238-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrew Basham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024001174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferlatte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10597-022-01000-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Rourke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Townsend" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Milanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Jeannie Collins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pakhomova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17199-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Crichton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ak&#233;-Assi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belfrage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ann Davies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101340" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04552847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Yotebieng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine J Abrams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Lary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harris Dassi Tchoupa Revegue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Penazzato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.913105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Townsend" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25970" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;rourke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00213-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04553033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Aka Dago-Akribi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Dahourou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ogbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Dietrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzikazi Nduna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unoo Elom Takassi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tanoh Eboua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmonde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Belinda Amoussou-Bouah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.582883" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Nan Jessica Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Albert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Piske" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Alimenti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000003365" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoko Ephoevi-Ga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ake-Assi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikiratou Koumakpai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N'Gbeche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40795-021-00486-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egnon Kv Kouakou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Hardy-Johnson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ngoran-Theckly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Kehoe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020001809" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanaraman Kumaran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Adonis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie V Wrottesley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020002621" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hd Fall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarek Abera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Chopra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatoulie E Janha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020001901" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Barker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardy-Johnson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Weller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haileamalak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jarju" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002244" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmonde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Yiannoutsos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malateste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05081-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832076v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Stachetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Winer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boukerrou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29392/joghr.3.e2019085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04608229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ekali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Enok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023937" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline d'Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13237" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schomaker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malasteste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Wati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kariminia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25412" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige L Williams" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/coh.0000000000000450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Dahourou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Amorissani Folquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000001932" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607444v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Coulibaly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine N'Diaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Dicko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001484" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Adonon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitoline Habarugira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-0952-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriane Leroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikiratou Koumakpa&#239;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye R Diagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Amorissani-Folquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fla Kou&#233;ta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000000734" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; L Dahourou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(15)00225-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01474730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0308" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>