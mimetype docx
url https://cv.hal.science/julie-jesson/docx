--- v1 (2026-04-01)
+++ v2 (2026-05-19)
@@ -174,5144 +174,5546 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twelve-month trajectories of depressive symptoms and associated socio-structural factors among adolescents and young adults in Soweto and Durban, South Africa</w:t>
+                <w:t xml:space="preserve">Human papillomavirus vaccine uptake among adolescent girls living with HIV in Côte d’Ivoire: A national cross-sectional survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.E. Pakhomova</w:t>
+                <w:t xml:space="preserve">Simon Boni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Beksinska</w:t>
+                <w:t xml:space="preserve">Maëva Quessette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Dietrich</w:t>
+                <w:t xml:space="preserve">Elise Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.J. Salway</w:t>
+                <w:t xml:space="preserve">Evelyne Akotangni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gadermann</w:t>
+                <w:t xml:space="preserve">Danielle Ackah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 393, pp.120409. </w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 79, pp.128434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.120409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2026.128434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392499v1</w:t>
+                <w:t xml:space="preserve">hal-05603542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing adolescent and youth‐friendly HIV services: a cross‐sectional assessment across 16 global sites</w:t>
+                <w:t xml:space="preserve">Twelve-month trajectories of depressive symptoms and associated socio-structural factors among adolescents and young adults in Soweto and Durban, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lonnie Embleton</w:t>
+                <w:t xml:space="preserve">T.E. Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tavitiya Sudjaritruk</w:t>
+                <w:t xml:space="preserve">M. Beksinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Maria Machado</w:t>
+                <w:t xml:space="preserve">J.J. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Chihota</w:t>
+                <w:t xml:space="preserve">T.J. Salway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Musabyimana</w:t>
+                <w:t xml:space="preserve">A. Gadermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 393, pp.120409. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jia2.26437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.120409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033765v1</w:t>
+                <w:t xml:space="preserve">hal-05392499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19-related stress and positive coping strategies among young adults in Canada and France: A latent class analysis</w:t>
+                <w:t xml:space="preserve">Growth of children who are HIV-exposed but uninfected: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
+                <w:t xml:space="preserve">Gabriel Loni Ekali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pascal Roland Enok Bonong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Kengne-Nde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Richardson</w:t>
+                <w:t xml:space="preserve">Ceri Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLOS Mental Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2 (2), pp.e0000261. </w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.234-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pmen.0000261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(25)00027-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970768v1</w:t>
+                <w:t xml:space="preserve">hal-05392607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence of unintended pregnancies and pregnancy experience among adolescents living with perinatally-acquired HIV in West Africa: a mixed-method study</w:t>
+                <w:t xml:space="preserve">Characterizing adolescent and youth‐friendly HIV services: a cross‐sectional assessment across 16 global sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
+                <w:t xml:space="preserve">Lonnie Embleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tisseron</w:t>
+                <w:t xml:space="preserve">Tavitiya Sudjaritruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Yonaba</w:t>
+                <w:t xml:space="preserve">Daisy Maria Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Djaha</w:t>
+                <w:t xml:space="preserve">Belinda Chihota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sylvie N’gbeche</w:t>
+                <w:t xml:space="preserve">Françoise Musabyimana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.385. </w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), pp.e26437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-025-21595-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jia2.26437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942708v1</w:t>
+                <w:t xml:space="preserve">hal-05033765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoping review protocol to map nutrition and food-related interventions targeting young people living with HIV/AIDS</w:t>
+                <w:t xml:space="preserve">Costs analysis of integrating group interpersonal therapy into HIV care services in Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine El Rashidi</w:t>
+                <w:t xml:space="preserve">Yao Abounan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kehoe</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Wittwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Malick Tine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahima Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salaheddine Ziadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104360⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mental Health Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13033-024-00654-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392610v1</w:t>
+                <w:t xml:space="preserve">hal-04945823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic hardship and perpetration of intimate partner violence by young men in South Africa during the COVID-19 pandemic (2021-2022): a cross-sectional study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incidence of unintended pregnancies and pregnancy experience among adolescents living with perinatally-acquired HIV in West Africa: a mixed-method study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mags Beksinska</w:t>
+                <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bongiwe Zulu</w:t>
+                <w:t xml:space="preserve">Clément Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Yonaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Djaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Sylvie N’gbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Injury Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40621-024-00483-8⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-025-21595-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512609v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the sexual and reproductive health knowledge, practices and needs of adolescents living with perinatally acquired HIV in Côte d’Ivoire: a qualitative study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Nindjin</w:t>
+                <w:t xml:space="preserve">COVID-19-related stress and positive coping strategies among young adults in Canada and France: A latent class analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naseeb Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Jenkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLOS Mental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2 (2), pp.e0000261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pmen.0000261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12978-024-01919-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04828831v1</w:t>
+                <w:t xml:space="preserve">hal-04970768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Life became harder with COVID-19’: exploring the experiences of the COVID-19 pandemic among youth living in eThekwini district, South Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scoping review protocol to map nutrition and food-related interventions targeting young people living with HIV/AIDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine El Rashidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kehoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-024-19238-7⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e104360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-104360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661717v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased difficulty accessing food and income change during the COVID-19 pandemic among youth living in the eThekwini district, South Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Economic hardship and perpetration of intimate partner violence by young men in South Africa during the COVID-19 pandemic (2021-2022): a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campion Zharima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rishav Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalysha Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mags Beksinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bongiwe Zulu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mags Beksinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980024001174⟩</w:t>
+              <w:t xml:space="preserve">Injury Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40621-024-00483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607407v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Young Adults’ Mental Health and Unmet Service Needs in the Context of the COVID-19 Pandemic Across Canada and France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emily Jenkins</w:t>
+                <w:t xml:space="preserve">Exploring the sexual and reproductive health knowledge, practices and needs of adolescents living with perinatally acquired HIV in Côte d’Ivoire: a qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tisseron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Djaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Lucien Dahourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou Kouadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Nindjin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community Mental Health Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10597-022-01000-1⟩</w:t>
+              <w:t xml:space="preserve">Reproductive Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12978-024-01919-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159707v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of tenofovir alafenamide in children and adolescents living with HIV: a systematic review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Life became harder with COVID-19’: exploring the experiences of the COVID-19 pandemic among youth living in eThekwini district, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Townsend</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edith Milanzi</w:t>
+                <w:t xml:space="preserve">Kalysha Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intira Jeannie Collins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hannah Castro</w:t>
+                <w:t xml:space="preserve">Bongiwe Zulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan J Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Campion Zharima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.26037⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-024-19238-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157703v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining gender and sexual orientation differences in physical intimate partner violence experienced and perpetrated by youth living in eThekwini district South Africa during the COVID-19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Increased difficulty accessing food and income change during the COVID-19 pandemic among youth living in the eThekwini district, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongiwe Zulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalysha Closson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Pakhomova</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Andrew Basham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mags Beksinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12889-023-17199-x⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980024001174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512629v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global variations in pubertal growth spurts in adolescents living with perinatal HIV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mary-Ann Davies</w:t>
+                <w:t xml:space="preserve">Effectiveness and safety of tenofovir alafenamide in children and adolescents living with HIV: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Milanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intira Jeannie Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/qad.0000000000003602⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.e26037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jia2.26037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157638v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderation of the association between COVID-19-related income loss and depression by receipt of financial support: Repeated cross-sectional surveys of young adults in Canada and France (2020–2021)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Young Adults’ Mental Health and Unmet Service Needs in the Context of the COVID-19 Pandemic Across Canada and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naseeb Bolduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferlatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSM - Population Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101340⟩</w:t>
+              <w:t xml:space="preserve">Community Mental Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (2), pp.222-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10597-022-01000-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149678v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and CD4 patterns of adolescents living with perinatally acquired HIV worldwide, a CIPHER cohort collaboration analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Examining gender and sexual orientation differences in physical intimate partner violence experienced and perpetrated by youth living in eThekwini district South Africa during the COVID-19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalysha Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bongiwe Zulu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elaine J Abrams</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janan J Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Pakhomova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.25871⟩</w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12889-023-17199-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552847v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and Safety of Atazanavir Use for the Treatment of Children and Adolescents Living With HIV: A Systematic Review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Global variations in pubertal growth spurts in adolescents living with perinatal HIV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Crichton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martina Penazzato</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Aké-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Belfrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Ann Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2022.913105⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (10), pp.1603-1615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/qad.0000000000003602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552379v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness and safety of dolutegravir and raltegravir for treating children and adolescents living with HIV: a systematic review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hannah Castro</w:t>
+                <w:t xml:space="preserve">Moderation of the association between COVID-19-related income loss and depression by receipt of financial support: Repeated cross-sectional surveys of young adults in Canada and France (2020–2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Julien Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Salway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naseeb Bolduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferlatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.25970⟩</w:t>
+              <w:t xml:space="preserve">SSM - Population Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21, pp.101340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssmph.2023.101340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543961v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety and efficacy of abacavir for treating infants, children, and adolescents living with HIV: a systematic review and meta-analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effectiveness and Safety of Atazanavir Use for the Treatment of Children and Adolescents Living With HIV: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Townsend</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Penazzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00213-9⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.913105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2022.913105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229141v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé sexuelle et reproductive des adolescent(e)s vivant avec le VIH dans les programmes de prise en charge pédiatrique à Abidjan : offre de services des structures et perceptions des professionnels de santé en 2019</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Growth and CD4 patterns of adolescents living with perinatally acquired HIV worldwide, a CIPHER cohort collaboration analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Ogbo</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Crichton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Quartagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Yotebieng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine J Abrams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (3), pp.e25871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jia2.25871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553033v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food insecurity and depression: a cross‐sectional study of a multi‐site urban youth cohort in Durban and Soweto, South Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mzikazi Nduna</w:t>
+                <w:t xml:space="preserve">Effectiveness and safety of dolutegravir and raltegravir for treating children and adolescents living with HIV: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O'Rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Milanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intira Jeannie Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hannah Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tmi.13572⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (11), pp.e25970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jia2.25970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607434v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">24-Month Clinical, Immuno-Virological Outcomes, and HIV Status Disclosure in Adolescents Living With Perinatally-Acquired HIV in the IeDEA-COHADO Cohort in Togo and Côte d'Ivoire, 2015-2017</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Santé sexuelle et reproductive des adolescent(e)s vivant avec le VIH dans les programmes de prise en charge pédiatrique à Abidjan : offre de services des structures et perceptions des professionnels de santé en 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ursula Belinda Amoussou-Bouah</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Aka Dago-Akribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Dahourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ogbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fped.2021.582883⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (4), pp.163-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327811v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher Hospitalization Rates in Children Born HIV-exposed Uninfected in British Columbia, Canada, Between 1990 and 2012</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariane Alimenti</w:t>
+                <w:t xml:space="preserve">Safety and efficacy of abacavir for treating infants, children, and adolescents living with HIV: a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Saint-Lary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John O’rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Townsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/inf.0000000000003365⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Child &amp; Adolescent Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (10), pp.692-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2352-4642(22)00213-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832115v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of dietary diversity and nutritional support for children living with HIV in the IeDEA pediatric West African cohort: a non-comparative, feasibility study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sikiratou Koumakpai</w:t>
+                <w:t xml:space="preserve">24-Month Clinical, Immuno-Virological Outcomes, and HIV Status Disclosure in Adolescents Living With Perinatally-Acquired HIV in the IeDEA-COHADO Cohort in Togo and Côte d'Ivoire, 2015-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Harris Dassi Tchoupa Revegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie N'Gbeche</w:t>
+                <w:t xml:space="preserve">Unoo Elom Takassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Tanoh Eboua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Belinda Amoussou-Bouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40795-021-00486-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.582883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fped.2021.582883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533088v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescent nutrition and physical activity in low-income suburbs of Abidjan, Côte d’lvoire: the gap between knowledge, aspirations and possibilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Food insecurity and depression: a cross‐sectional study of a multi‐site urban youth cohort in Durban and Soweto, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah H Kehoe</w:t>
+                <w:t xml:space="preserve">Janan Dietrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mags Beksinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalysha Closson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mzikazi Nduna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980020001809⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (6), pp.687-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tmi.13572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542716v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scoping review of literature describing the nutritional status and diets of adolescents in Côte d’Ivoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher Hospitalization Rates in Children Born HIV-exposed Uninfected in British Columbia, Canada, Between 1990 and 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Adonis</w:t>
+                <w:t xml:space="preserve">Shu Nan Jessica Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie V Wrottesley</w:t>
+                <w:t xml:space="preserve">Arianne Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micah Piske</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia A Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Alimenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980020002621⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (2), pp.124 - 130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/inf.0000000000003365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04542684v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropometric nutritional status, and social and dietary characteristics of African and Indian adolescents taking part in the TALENT (Transforming Adolescent Lives through Nutrition) qualitative study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Polly Hardy-Johnson</w:t>
+                <w:t xml:space="preserve">Assessment of dietary diversity and nutritional support for children living with HIV in the IeDEA pediatric West African cohort: a non-comparative, feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramatoulie E Janha</w:t>
+                <w:t xml:space="preserve">Ayoko Ephoevi-Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Ake-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikiratou Koumakpai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie N'Gbeche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Health Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1368980020001901⟩</w:t>
+              <w:t xml:space="preserve">BMC Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40795-021-00486-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607437v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do we improve adolescent diet and physical activity in India and sub-Saharan Africa? Findings from the Transforming Adolescent Lives through Nutrition (TALENT) consortium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Weller</w:t>
+                <w:t xml:space="preserve">A scoping review of literature describing the nutritional status and diets of adolescents in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Haileamalak</w:t>
+                <w:t xml:space="preserve">Egnon Kv Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Jarju</w:t>
+                <w:t xml:space="preserve">Kalyanaraman Kumaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Adonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie V Wrottesley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Health Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24 (16), pp.5309-5317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1368980020002244⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 24 (16), pp.5261-5276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980020002621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526690v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-for-age distributions among children with HIV on antiretroviral therapy in the International epidemiology Databases to Evaluate AIDS (IeDEA) multiregional consortium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Adolescent nutrition and physical activity in low-income suburbs of Abidjan, Côte d’lvoire: the gap between knowledge, aspirations and possibilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. T. Yiannoutsos</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egnon Kv Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Patten</w:t>
+                <w:t xml:space="preserve">Polly Hardy-Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Malateste</w:t>
+                <w:t xml:space="preserve">Patricia Ngoran-Theckly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah H Kehoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-020-05081-7⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (16), pp.5227-5237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980020001809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124341v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with severe postpartum haemorrhage: systematic review using Bradford Hill’s causality framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthropometric nutritional status, and social and dietary characteristics of African and Indian adolescents taking part in the TALENT (Transforming Adolescent Lives through Nutrition) qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Spodenkiewicz</w:t>
+                <w:t xml:space="preserve">Caroline Hd Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Winer</w:t>
+                <w:t xml:space="preserve">Mubarek Abera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Boukerrou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Jesson</w:t>
+                <w:t xml:space="preserve">Harsha Chopra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polly Hardy-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramatoulie E Janha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Health Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.29392/joghr.3.e2019085⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (16), pp.5249 - 5260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1368980020001901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832076v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of in utero exposure to HIV and antiretroviral drugs on growth in HIV-exposed uninfected children: a systematic review and meta-analysis protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do we improve adolescent diet and physical activity in India and sub-Saharan Africa? Findings from the Transforming Adolescent Lives through Nutrition (TALENT) consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Enok</w:t>
+                <w:t xml:space="preserve">M E Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériane Leroy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Hardy-Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Weller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Haileamalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Jarju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023937⟩</w:t>
+              <w:t xml:space="preserve">Public Health Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (16), pp.5309-5317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1368980020002244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608229v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth in the first 5 years after antiretroviral therapy initiation among HIV-infected children in the IeDEA West African Pediatric Cohort.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Weight-for-age distributions among children with HIV on antiretroviral therapy in the International epidemiology Databases to Evaluate AIDS (IeDEA) multiregional consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marcelline d'Almeida</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. T. Yiannoutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Patten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Malateste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tmi.13237⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (1), pp.249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-020-05081-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768953v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stunting and growth velocity of adolescents with perinatally acquired HIV: differential evolution for males and females. A multiregional analysis from the IeDEA global paediatric collaboration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Factors associated with severe postpartum haemorrhage: systematic review using Bradford Hill’s causality framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Stachetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Spodenkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Winer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Boukerrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Kariminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jia2.25412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Global Health Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29392/joghr.3.e2019085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211522v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and pubertal development in HIV-infected adolescents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of in utero exposure to HIV and antiretroviral drugs on growth in HIV-exposed uninfected children: a systematic review and meta-analysis protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ekali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Enok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériane Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/coh.0000000000000450⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.e023937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2018-023937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607448v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malnutrition, Growth Response and Metabolic Changes Within the First 24 Months After ART Initiation in HIV-infected Children Treated Before the Age of 2 Years in West Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Growth in the first 5 years after antiretroviral therapy initiation among HIV-infected children in the IeDEA West African Pediatric Cohort.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Yonaba</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoko Ephoevi-Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desmonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Ake-Assi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelline d'Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/inf.0000000000001932⟩</w:t>
+              <w:t xml:space="preserve">Tropical Medicine and International Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.775-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tmi.13237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03194266v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Nutritional Support Intervention in Malnourished HIV-Infected Children in Bamako, Mali</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Stunting and growth velocity of adolescents with perinatally acquired HIV: differential evolution for males and females. A multiregional analysis from the IeDEA global paediatric collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fatoumata Dicko</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schomaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Malasteste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. K. Wati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kariminia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001484⟩</w:t>
+              <w:t xml:space="preserve">Journal of the International AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (11), pp.e25412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jia2.25412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607444v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of malnutrition among HIV-infected children in Central and West-African HIV-care programmes supported by the Growing Up Programme in 2011: a cross-sectional study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Growth and pubertal development in HIV-infected adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paige L Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-015-0952-6⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in HIV and AIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.179 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/coh.0000000000000450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607502v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of malnutrition care among HIV-infected children on antiretroviral treatment in Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Malnutrition, Growth Response and Metabolic Changes Within the First 24 Months After ART Initiation in HIV-infected Children Treated Before the Age of 2 Years in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Désiré Dahourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Amorissani Folquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Malateste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Yonaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.03.002⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (8), pp.781-787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/inf.0000000000001932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607478v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03194266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Age at Antiretroviral Therapy Initiation on Catch-up Growth Within the First 24 Months Among HIV-infected Children in the IeDEA West African Pediatric Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evaluation of a Nutritional Support Intervention in Malnourished HIV-Infected Children in Bamako, Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fla Kouéta</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aba Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Acquired Immune Deficiency Syndromes - JAIDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (2), pp.149-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAI.0000000000001484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/inf.0000000000000734⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04607491v1</w:t>
+                <w:t xml:space="preserve">hal-04607444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Challenges of malnutrition care among HIV-infected children on antiretroviral treatment in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeriane Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (5), pp.149 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medmal.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Age at Antiretroviral Therapy Initiation on Catch-up Growth Within the First 24 Months Among HIV-infected Children in the IeDEA West African Pediatric Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sikiratou Koumakpaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndeye R Diagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Amorissani-Folquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fla Kouéta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pediatric Infectious Disease Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (7), pp.e159 - e168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/inf.0000000000000734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevalence of malnutrition among HIV-infected children in Central and West-African HIV-care programmes supported by the Growing Up Programme in 2011: a cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arsène Adonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capitoline Habarugira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-015-0952-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adverse events associated with abacavir use in HIV-infected children and adolescents: a systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désiré L Dahourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Penazzato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériane Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet HIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (2), pp.e64 - e75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s2352-3018(15)00225-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5321,114 +5723,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malnutrition et infection pédiatrique par le VIH en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Bordeaux, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016BORD0308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01474730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5496,51 +5898,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="646C29A4"/>
+    <w:nsid w:val="D69BB9E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5727,51 +6129,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-jesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9461-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198496990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64148933558554300844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Pakhomova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beksinska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dietrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Salway" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120409" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Embleton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavitiya Sudjaritruk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Maria Machado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chihota" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Musabyimana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26437" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970768v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jesson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jenkins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmen.0000261" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942708v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Yonaba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Djaha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie N&#8217;gbeche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21595-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05392610v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Rashidi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kehoe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104360" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512609v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campion Zharima" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Singh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalysha Closson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mags Beksinska" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongiwe Zulu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40621-024-00483-8" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828831v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nindjin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-024-01919-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan J Dietrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19238-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrew Basham" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024001174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159707v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferlatte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10597-022-01000-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Rourke" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Townsend" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Milanzi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Jeannie Collins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Castro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26037" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pakhomova" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17199-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157638v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Crichton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ak&#233;-Assi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belfrage" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ann Davies" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003602" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149678v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101340" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04552847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Yotebieng" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine J Abrams" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25871" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Lary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harris Dassi Tchoupa Revegue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Renaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Penazzato" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.913105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Townsend" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25970" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;rourke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00213-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04553033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Aka Dago-Akribi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Dahourou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ogbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Dietrich" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzikazi Nduna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13572" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327811v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unoo Elom Takassi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tanoh Eboua" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmonde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Belinda Amoussou-Bouah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.582883" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Nan Jessica Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Albert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Piske" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A Janssen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Alimenti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000003365" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoko Ephoevi-Ga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ake-Assi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikiratou Koumakpai" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N'Gbeche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40795-021-00486-4" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egnon Kv Kouakou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Hardy-Johnson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ngoran-Theckly" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Kehoe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020001809" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanaraman Kumaran" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Adonis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie V Wrottesley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020002621" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607437v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hd Fall" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarek Abera" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Chopra" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatoulie E Janha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020001901" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Barker" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardy-Johnson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Weller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haileamalak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jarju" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002244" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124341v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmonde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Yiannoutsos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malateste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05081-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832076v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Stachetti" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Winer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boukerrou" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29392/joghr.3.e2019085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04608229v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ekali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Enok" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023937" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768953v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline d'Almeida" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13237" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211522v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schomaker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malasteste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Wati" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kariminia" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25412" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607448v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige L Williams" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/coh.0000000000000450" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194266v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Dahourou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Amorissani Folquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000001932" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607444v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Coulibaly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine N'Diaye" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Dicko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001484" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Adonon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitoline Habarugira" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-0952-6" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607478v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriane Leroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.03.002" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607491v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikiratou Koumakpa&#239;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye R Diagne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Amorissani-Folquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fla Kou&#233;ta" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000000734" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607453v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; L Dahourou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(15)00225-8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01474730v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0308" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-jesson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9461-2520" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198496990" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/64148933558554300844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05603542v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Quessette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Nedelec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Akotangni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ackah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2026.128434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.E. Pakhomova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beksinska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Dietrich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Salway" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gadermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.120409" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Loni Ekali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland Enok Bonong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Kengne-Nde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jesson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceri Evans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(25)00027-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033765v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonnie Embleton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavitiya Sudjaritruk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Maria Machado" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Chihota" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Musabyimana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945823v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Abounan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wittwer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Malick Tine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ndiaye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Ziadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13033-024-00654-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942708v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Lucien Dahourou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tisseron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Yonaba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Djaha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sylvie N&#8217;gbeche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21595-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970768v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Julien Coulaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseeb Bolduc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Jenkins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Richardson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmen.0000261" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05392610v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine El Rashidi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kehoe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-104360" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512609v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campion Zharima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishav Singh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalysha Closson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mags Beksinska" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bongiwe Zulu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40621-024-00483-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828831v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou Kouadio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Nindjin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12978-024-01919-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661717v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan J Dietrich" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-024-19238-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607407v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Andrew Basham" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980024001174" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157703v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O'Rourke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Townsend" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Milanzi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intira Jeannie Collins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Castro" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.26037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferlatte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10597-022-01000-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512629v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Pakhomova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-17199-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Crichton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ak&#233;-Assi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Belfrage" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Ann Davies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000003602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149678v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Salway" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssmph.2023.101340" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saint-Lary" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Harris Dassi Tchoupa Revegue" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Renaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Penazzato" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2022.913105" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04552847v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Quartagno" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Yotebieng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine J Abrams" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25871" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L Townsend" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25970" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04553033v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Aka Dago-Akribi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Dahourou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ogbo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.04.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229141v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John O&#8217;rourke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2352-4642(22)00213-9" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327811v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unoo Elom Takassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Tanoh Eboua" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desmonde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Belinda Amoussou-Bouah" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.582883" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janan Dietrich" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzikazi Nduna" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13572" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832115v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Nan Jessica Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianne Albert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Piske" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia A Janssen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Alimenti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000003365" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533088v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoko Ephoevi-Ga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ake-Assi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikiratou Koumakpai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie N'Gbeche" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40795-021-00486-4" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egnon Kv Kouakou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalyanaraman Kumaran" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Adonis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie V Wrottesley" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020002621" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542716v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polly Hardy-Johnson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ngoran-Theckly" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H Kehoe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020001809" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607437v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hd Fall" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarek Abera" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha Chopra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramatoulie E Janha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1368980020001901" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526690v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M E Barker" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hardy-Johnson" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Weller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Haileamalak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Jarju" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980020002244" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124341v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desmonde" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. T. Yiannoutsos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patten" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malateste" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05081-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832076v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Stachetti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Spodenkiewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Winer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Boukerrou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29392/joghr.3.e2019085" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04608229v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ekali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Enok" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riane Leroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2018-023937" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768953v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline d'Almeida" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.13237" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schomaker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Malasteste" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. K. Wati" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kariminia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jia2.25412" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige L Williams" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/coh.0000000000000450" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194266v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Dahourou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Amorissani Folquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000001932" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607444v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aba Coulibaly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Sylla" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine N'Diaye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Dicko" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAI.0000000000001484" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607478v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriane Leroy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2015.03.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607491v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sikiratou Koumakpa&#239;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye R Diagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Amorissani-Folquet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fla Kou&#233;ta" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/inf.0000000000000734" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607502v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Masson" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Adonon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Tran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capitoline Habarugira" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-015-0952-6" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607453v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; L Dahourou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2352-3018(15)00225-8" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01474730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0308" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>