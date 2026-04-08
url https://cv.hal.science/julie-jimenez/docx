--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -189,748 +189,748 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 77 (1), </w:t>
+              <w:t xml:space="preserve">, 2026, 77 (1), e70261, 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ejss.70261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on physico-chemical characteristics of Exogenous Organic Matters (EOMs) gathered from various European countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated modelling of anaerobic digestion process chain for scenario assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène van der Smissen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaud Pérémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111585⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 426, pp.132369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070298v1</w:t>
+                <w:t xml:space="preserve">hal-05006450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Bartmann</w:t>
+                <w:t xml:space="preserve">Dataset on physico-chemical characteristics of Exogenous Organic Matters (EOMs) gathered from various European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Burnet</w:t>
+                <w:t xml:space="preserve">Hélène van der Smissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Tampio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated modelling of anaerobic digestion process chain for scenario assessment</w:t>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaud Pérémé</w:t>
+                <w:t xml:space="preserve">M. Benedikt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Steyer</w:t>
+                <w:t xml:space="preserve">F. Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">B. Auchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Houot</w:t>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jimenez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 426, pp.132369. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.132369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006450v1</w:t>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive dataset on the physicochemical characteristics of agrowastes digestates from anaerobic digestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of a two-stage anaerobic digestion on digestates: Organic matter quality and microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Moreira</w:t>
+                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Desneulin</w:t>
+                <w:t xml:space="preserve">Eric Trably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Berger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60, pp.111550. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 384, pp.125590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069470v1</w:t>
+                <w:t xml:space="preserve">hal-05199145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of a two-stage anaerobic digestion on digestates: Organic matter quality and microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comprehensive dataset on the physicochemical characteristics of agrowastes digestates from anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Antonio Magdalena</w:t>
+                <w:t xml:space="preserve">Mariana Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Trably</w:t>
+                <w:t xml:space="preserve">Ivan Desneulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvaine Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 384, pp.125590. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.125590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05199145v1</w:t>
+                <w:t xml:space="preserve">hal-05069470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of anaerobic digestion of microalgae biomass: Effect of overloading perturbation</w:t>
               </w:r>
@@ -1027,351 +1027,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility Characterization of Organic Matter, Nitrogen, and Phosphorus from Microalgae-Bacteria Aggregates</w:t>
+                <w:t xml:space="preserve">Potentialities of semi-continuous anaerobic digestion for mitigating antibiotics in sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Romero-Frasca</w:t>
+                <w:t xml:space="preserve">Amine Ezzariai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Coronado-Apodaca</w:t>
+                <w:t xml:space="preserve">David Riboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.5137-5150. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.66067-66078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02495-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35664-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569684v1</w:t>
+                <w:t xml:space="preserve">hal-04886552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of semi-continuous anaerobic digestion for mitigating antibiotics in sludge</w:t>
+                <w:t xml:space="preserve">Bioaccessibility Characterization of Organic Matter, Nitrogen, and Phosphorus from Microalgae-Bacteria Aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ezzariai</w:t>
+                <w:t xml:space="preserve">Enrique Romero-Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Coronado-Apodaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31, pp.66067-66078. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.5137-5150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35664-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02495-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886552v1</w:t>
+                <w:t xml:space="preserve">hal-04569684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention time and organic loading rate as anaerobic co-digestion key-factors for better digestate valorization practices: C and N dynamics in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1435,64 +1435,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Substrate Biodegradability on the Identification of Endogenous Compounds During Anaerobic Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1539,51 +1539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoilFract: A mechanistic model accounting for the fate of exogenous organic matter in soil carbon and nitrogen cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1656,51 +1656,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1775,321 +1775,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the contribution of microbial biomass to the properties of dissolved and particulate organic matter in anaerobic digestates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the Stability of Organic Matter Originating from Different Waste Treatment Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sepehr Shakeri Yekta</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattias Hedenström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Lekun Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162882⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20032151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076456v1</w:t>
+                <w:t xml:space="preserve">hal-04106589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Stability of Organic Matter Originating from Different Waste Treatment Procedures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yan Wang</w:t>
+                <w:t xml:space="preserve">Deciphering the contribution of microbial biomass to the properties of dissolved and particulate organic matter in anaerobic digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lekun Tan</w:t>
+                <w:t xml:space="preserve">Sepehr Shakeri Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Mattias Hedenström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.2151. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 877, pp.162882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph20032151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106589v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine de Quelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,77 +2170,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the stability of the organic matter during anaerobic digestion: a selective review on the major spectroscopic techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential removal of human antibiotics as a function of the dynamic of organic matter fractions and 3D fluorescence during sludge composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Fels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.107956. </w:t>
@@ -2914,64 +2914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of organic matter accessibility and complexity in anaerobic digestates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,51 +3087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3176,559 +3176,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of digestates from urban or centralized biogas plants: a critical review</w:t>
+                <w:t xml:space="preserve">Humic-like substances extracted from different digestates: First trials of lettuce biostimulation in hydroponic culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-020-09531-3⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.239-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932424v1</w:t>
+                <w:t xml:space="preserve">hal-02627274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrolysis: Simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
+                <w:t xml:space="preserve">The impact of biogas digestate typology on nutrient recovery for plant growth: Accessibility indicators for first fertilization prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mokhles Kouas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Marco Grigatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Torrijos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisa Boanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 101, pp.150-160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 117, pp.18-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904361v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humic-like substances extracted from different digestates: First trials of lettuce biostimulation in hydroponic culture</w:t>
+                <w:t xml:space="preserve">Valorization of digestates from urban or centralized biogas plants: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.239-245. </w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (2), pp.419-462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11157-020-09531-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02627274v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of biogas digestate typology on nutrient recovery for plant growth: Accessibility indicators for first fertilization prediction</w:t>
+                <w:t xml:space="preserve">Modelling hydrolysis: Simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Grigatti</w:t>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Boanini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Mokhles Kouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 117, pp.18-31. </w:t>
+              <w:t xml:space="preserve">, 2020, 101, pp.150-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.07.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921497v1</w:t>
+                <w:t xml:space="preserve">hal-02904361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of fungal and thermo-alkaline post-treatments of solid digestate in a recirculation scheme to increase flexibility in feedstocks supply management of biogas plants</w:t>
               </w:r>
@@ -3887,64 +3887,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 86, pp.67-79. </w:t>
@@ -4046,51 +4046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 274, pp.180-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4509,90 +4509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast ADM1 implementation for the optimization of feeding strategy using near infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4911,51 +4911,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast characterization of solid organic waste content with near infrared spectroscopy in anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,299 +5571,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01535235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New national and regional bryophyte records, 43</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation and control of anaerobic digestion processes: a review and some research challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.T. Ellis</w:t>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.K. Asthana</w:t>
+                <w:t xml:space="preserve">Daniel Gaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunima Srivastava</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bryology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1179/1743282015Y.0000000003⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.615-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-015-9382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01168260v1</w:t>
+                <w:t xml:space="preserve">hal-01256735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and control of anaerobic digestion processes: a review and some research challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">New national and regional bryophyte records, 43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Asthana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Harmand</w:t>
+                <w:t xml:space="preserve">Arunima Srivastava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gaida</w:t>
+                <w:t xml:space="preserve">Vadim A. Bakalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14 (4), pp.615-648. </w:t>
+              <w:t xml:space="preserve">Journal of Bryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (2), pp.128-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11157-015-9382-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1179/1743282015Y.0000000003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01256735v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
               </w:r>
@@ -7176,77 +7176,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention Time In Anaerobic Digestion: Leveraging Digestate Quality For Enhanced C And N Dynamics In Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,51 +7301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche intégrée pour évaluer les qualités des produits et l'impact environnemental de la digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7396,77 +7396,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des conditions opératoires sur la stabilité des digestats et leur devenir dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logan Sourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,51 +7547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7646,51 +7646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7771,64 +7771,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility and complexity of nutrients present in residual microalgal-bacterial biomass for soil conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Romero-Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Buitrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7922,51 +7922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,90 +8021,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using nuclear magnetic resonance spectroscopy to explore the signature of anaerobic digested biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepehr Shakeri Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Hedenström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8142,51 +8142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8392,51 +8392,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des contaminants organiques émergents au cours de la digestion anaérobie et dans les sols agricoles recevant des digestats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8517,51 +8517,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sludge management optimization for mitigating the antimicrobial resistance dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8642,51 +8642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaerobic Digestion Modelling: From Energetic Value Of Wastes To Agronomic Fate Of Digestates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8750,51 +8750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la filière de méthanisation : de la valorisation énergétique à la valorisation agronomique des résidus organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8858,64 +8858,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire l’accessibilité et la complexité de la matière organique des digestats pour l’évaluation de leur stabilité en carbone organique au sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8983,77 +8983,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the organic matter stabilisation during anaerobic digestion according to substrate type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepehr Shakeri Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,64 +9091,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INSIGHTS INTO THE ORGANIC MATTER QUALITY DURING ANAEROBIC DIGESTION BY COUPLING BIOCHEMICAL FRACTIONATION WITH 3D FLUORESCENCE AND FTIR-PAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9186,51 +9186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of antibioresistance dissemination through the comprehensive optimization of sludge treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9238,51 +9238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnaneswaran Jenita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. IWA Specialized International Conference ‘Ecotechnologies for Wastewater Treatment (ecoSTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, university of Milano, Jun 2021, Milano, Italy</w:t>
@@ -9574,77 +9574,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la typologie des digestats sur les nutriments disponibles pour la plante : utilisation d’indicateurs de caractérisation pour prédire la fertilisation minérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grigatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9695,51 +9695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,51 +9851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. pp.1-4, </w:t>
@@ -9946,51 +9946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substances humiques à partir de digestats : biostimulation racinaire et croissance de production légumière en culture hydroponique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10227,51 +10227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). Rennes, FRA., Oct 2018, Rennes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10534,51 +10534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10655,51 +10655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Society of Chemical Engineering (CSCHI). CZE., Jul 2018, Prague, Czech Republic. pp.976, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10919,51 +10919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IWA World Conference on Anaerobic Digestion (AD15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Oct 2017, Beijing, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11023,51 +11023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11166,51 +11166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sardinia, Italy. pp.1-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11257,77 +11257,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrolysis: simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11369,90 +11369,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse rapide des substrats pour la planification des recettes de mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11546,51 +11546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11654,51 +11654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12202,51 +12202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12474,51 +12474,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMIRAN 2015 16. International Conference Rural-Urban Symbiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hamburg University of Technology (TUHH). Hambourg, DEU., Sep 2015, Hambourg, Germany. 201 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12582,51 +12582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. IWA Specialized International Conference. EcoSTP2014, EcoTechnologies for Wastewater Treatment. Technical, Environmental &amp; Economic Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Water Association (IWA). INT., Jun 2014, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12933,51 +12933,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modelling of the AD process chain for scenario assessment and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13080,51 +13080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Dijon, France. , </w:t>
@@ -13175,77 +13175,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients accessibility analysis of organic residues from wastes : fertilizing indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Grigatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. AgreenSkills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. , pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13283,51 +13283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the organic matter kinetics of fresh and dried cattle farmyard manure thanks to organic matter fractionation and litter bags soil incubation assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13555,51 +13555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. IWA/WEF Wastewater Treatment Modellling Seminar. WWTmod2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Spa, Belgium. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13775,360 +13775,360 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Digestion Engineering Opportunities for Fruit and Vegetable Waste Management in the Water–Energy–Waste Nexus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaerobic digestate as fertilizer for land application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water-Energy-Nexus in the Ecological Transition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-00808-5_96⟩</w:t>
+              <w:t xml:space="preserve">Anaerobic Digestate Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishing, pp.25-44, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/9781789062755_0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679975v1</w:t>
+                <w:t xml:space="preserve">hal-04324504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic digestate as fertilizer for land application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation of Anaerobic Digestate: Towards Value-Added Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guilayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Monlau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vaneeckhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arindam Sinharoy; Piet N. L. Lens. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobic Digestate Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/9781789062755_0025⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy Technologies for Energy Efficient Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2022, Applied Environmental Science and Engineering for a Sustainable Future, 978-3-030-87632-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87633-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324504v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of Anaerobic Digestate: Towards Value-Added Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Guilayn</w:t>
+                <w:t xml:space="preserve">Anaerobic Digestion Engineering Opportunities for Fruit and Vegetable Waste Management in the Water–Energy–Waste Nexus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Gharsallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Sayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vaneeckhaute</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Arindam Sinharoy; Piet N. L. Lens. </w:t>
+                <w:t xml:space="preserve">Sonia Khoufi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincenzo Naddeo; Kwang-Ho Choo; Mohamed Ksibi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy Technologies for Energy Efficient Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer International Publishing, 2022, Applied Environmental Science and Engineering for a Sustainable Future, 978-3-030-87632-6. </w:t>
+              <w:t xml:space="preserve">Water-Energy-Nexus in the Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.421-424, 2022, Advances in Science, Technology &amp; Innovation, 978-3-031-00807-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-87633-3_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-00808-5_96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546575v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Assess Biological Transformation of Biomass</w:t>
               </w:r>
@@ -14284,51 +14284,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de configuration d’un modèle de prédiction des caractéristiques d’un substrat de méthaniseur et utilisation de modèles pour l’estimation de la biodégradation d’un substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14571,51 +14571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006450v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud P&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132369" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199145v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35664-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Sourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02197-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.01.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076456v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Shakeri Yekta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162882" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106589v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekun Tan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032151" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-022-09623-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107956" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115393" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs H Somers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Azman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Bremond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle de Buyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113759" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932424v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-020-09531-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904361v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charnier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhles Kouas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.10.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.025" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921497v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grigatti" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boanini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.07.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9Q62SV9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627289v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doussiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4014-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620984v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rennuit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Mi Triolo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eriksen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.05.051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Druilhe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Daumoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.01.057" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lemoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.10.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Han" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.05.176" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.192" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cheron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2015.11.045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Ellis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Asthana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Srivastava" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282015Y.0000000003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9382-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Antonini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.07.028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonidec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Andr&#233;s Cacho Rivero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Denis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.052" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50530" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Washenfelder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Young" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Angevine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016314" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guglielmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saroj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.06.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN5VT0DQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grelier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Meinhold" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tazi-Pain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.09.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417708v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006498v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665638v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166738v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Christ" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berseille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324533v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124374v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrandias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Steyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwwn-da81" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benbrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crest" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3n40-0g03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359974v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/244e-f426" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976248v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0egj-ss72" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940660v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940648v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ha2n-1v41" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738226v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mateus Carrenho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xd3x-0p92" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sd7q-3e22" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/s0dn-wk41" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kpf7-z784" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886388v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595183v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744020v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739210v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608024v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594815v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743262v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Espinoza Cavajal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739657v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797417v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Molina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742240v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Robles Martinez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740786v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lei" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745513v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753303v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665630v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360110v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mamn-6923" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790493v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790182v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708611v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634619v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Washenfelder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Young" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gharsallah" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Feki" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khoufi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00808-5_96" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324504v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0025" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546575v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaneeckhaute" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87633-3_9" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Miroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud P&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35664-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Sourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02197-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.01.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekun Tan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032151" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Shakeri Yekta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162882" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-022-09623-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107956" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115393" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs H Somers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Azman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Bremond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle de Buyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113759" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grigatti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boanini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.07.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-020-09531-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhles Kouas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9Q62SV9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627289v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doussiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4014-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620984v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rennuit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Mi Triolo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eriksen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.05.051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Druilhe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Daumoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.01.057" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lemoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.10.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Han" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.05.176" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.192" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cheron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2015.11.045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaida" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9382-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168260v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Ellis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Asthana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Srivastava" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282015Y.0000000003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Antonini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.07.028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonidec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Andr&#233;s Cacho Rivero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Denis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.052" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50530" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Washenfelder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Young" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Angevine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016314" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guglielmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saroj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.06.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN5VT0DQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grelier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Meinhold" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tazi-Pain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.09.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417708v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006498v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665638v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166738v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Christ" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berseille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324533v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124374v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrandias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Steyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwwn-da81" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benbrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crest" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3n40-0g03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359974v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/244e-f426" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976248v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0egj-ss72" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940660v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940648v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ha2n-1v41" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738226v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mateus Carrenho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xd3x-0p92" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sd7q-3e22" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/s0dn-wk41" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kpf7-z784" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886388v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595183v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744020v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739210v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608024v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594815v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743262v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Espinoza Cavajal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739657v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797417v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Molina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742240v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Robles Martinez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740786v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lei" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745513v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753303v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665630v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360110v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mamn-6923" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790493v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790182v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708611v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634619v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Washenfelder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Young" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324504v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546575v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaneeckhaute" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87633-3_9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679975v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gharsallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Feki" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khoufi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00808-5_96" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Miroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>