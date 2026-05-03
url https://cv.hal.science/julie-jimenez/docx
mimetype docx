--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -370,299 +370,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on physico-chemical characteristics of Exogenous Organic Matters (EOMs) gathered from various European countries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène van der Smissen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johanna Laakso</w:t>
+                <w:t xml:space="preserve">M. Benedikt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Auchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Burnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111585⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070298v1</w:t>
+                <w:t xml:space="preserve">hal-05057622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Future Circular Collider Feasibility Study Report: Volume 3, Civil Engineering, Implementation and Sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">W. Bartmann</w:t>
+                <w:t xml:space="preserve">Dataset on physico-chemical characteristics of Exogenous Organic Matters (EOMs) gathered from various European countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Burnet</w:t>
+                <w:t xml:space="preserve">Hélène van der Smissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Tampio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Laakso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.ST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 234 (3), pp.5113-5383. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjs/s11734-025-01958-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05057622v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of a two-stage anaerobic digestion on digestates: Organic matter quality and microbial communities</w:t>
               </w:r>
@@ -910,412 +910,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of anaerobic digestion of microalgae biomass: Effect of overloading perturbation</w:t>
+                <w:t xml:space="preserve">Potentialities of semi-continuous anaerobic digestion for mitigating antibiotics in sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Greses</w:t>
+                <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina González-Fernández</w:t>
+                <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Riboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130625⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.66067-66078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-024-35664-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614166v1</w:t>
+                <w:t xml:space="preserve">hal-04886552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities of semi-continuous anaerobic digestion for mitigating antibiotics in sludge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ezzariai</w:t>
+                <w:t xml:space="preserve">Bioaccessibility Characterization of Organic Matter, Nitrogen, and Phosphorus from Microalgae-Bacteria Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Romero-Frasca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Coronado-Apodaca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Milferstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marlène Z Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-024-35664-x⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.5137-5150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-024-02495-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886552v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility Characterization of Organic Matter, Nitrogen, and Phosphorus from Microalgae-Bacteria Aggregates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of anaerobic digestion of microalgae biomass: Effect of overloading perturbation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
+                <w:t xml:space="preserve">Silvia Greses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Coronado-Apodaca</w:t>
+                <w:t xml:space="preserve">Cristina González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim Milferstedt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, pp.5137-5150. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 399, pp.130625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-024-02495-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2024.130625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569684v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retention time and organic loading rate as anaerobic co-digestion key-factors for better digestate valorization practices: C and N dynamics in soils</w:t>
               </w:r>
@@ -1353,51 +1353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 181, pp.1-10. </w:t>
@@ -1533,658 +1533,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoilFract: A mechanistic model accounting for the fate of exogenous organic matter in soil carbon and nitrogen cycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting the Stability of Organic Matter Originating from Different Waste Treatment Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Haddon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Yan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lekun Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.01.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.2151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph20032151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04019637v1</w:t>
+                <w:t xml:space="preserve">hal-04106589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Deciphering the contribution of microbial biomass to the properties of dissolved and particulate organic matter in anaerobic digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sepehr Shakeri Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias Hedenström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 877, pp.162882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.162882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568420v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04076456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Stability of Organic Matter Originating from Different Waste Treatment Procedures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lekun Tan</w:t>
+                <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Juin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106589v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the contribution of microbial biomass to the properties of dissolved and particulate organic matter in anaerobic digestates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Juin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04076456v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France, entre opportunité énergétique et transition agroécologique (partie 2)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SoilFract: A mechanistic model accounting for the fate of exogenous organic matter in soil carbon and nitrogen cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Pérémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Haddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sesame : Sciences et sociétés, alimentation, mondes agricoles et environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2023.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568423v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04019637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising the stability of the organic matter during anaerobic digestion: a selective review on the major spectroscopic techniques</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential removal of human antibiotics as a function of the dynamic of organic matter fractions and 3D fluorescence during sludge composting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna El Fels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.107956. </w:t>
@@ -2473,51 +2473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 317, pp.115393. </w:t>
@@ -2549,1596 +2549,1596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonication affects the bio-accessibility of primary dairy cow manure digestate for secondary post-digestion</w:t>
+                <w:t xml:space="preserve">Recirculation of solid digestate to enhance energy efficiency of biogas plants: Strategies, conditions and impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthijs H Somers</w:t>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle de Buyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 291, pp.9. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231, pp.113759. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130716v1</w:t>
+                <w:t xml:space="preserve">hal-03192581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving anaerobic digestion mass balance calculations through stoichiometry and usual substrate characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of organic matter accessibility and complexity in anaerobic digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Moscoviz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Zennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 337, pp.125402. </w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136, pp.132-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319269v1</w:t>
+                <w:t xml:space="preserve">hal-03473235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recirculation of solid digestate to enhance energy efficiency of biogas plants: Strategies, conditions and impacts</w:t>
+                <w:t xml:space="preserve">Improving anaerobic digestion mass balance calculations through stoichiometry and usual substrate characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Bremond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Roman Moscoviz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2020.113759⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 337, pp.125402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.125402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192581v1</w:t>
+                <w:t xml:space="preserve">hal-03319269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of organic matter accessibility and complexity in anaerobic digestates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Ultrasonication affects the bio-accessibility of primary dairy cow manure digestate for secondary post-digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs H Somers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samet Azman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bastien Zennaro</w:t>
+                <w:t xml:space="preserve">Jan Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 136, pp.132-142. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 291, pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2021.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03473235v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élimination de bactéries pathogènes dans les digestats agricoles par compétition avec les bactéries indigènes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of fungal and thermo-alkaline post-treatments of solid digestate in a recirculation scheme to increase flexibility in feedstocks supply management of biogas plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Druilhe</w:t>
+                <w:t xml:space="preserve">Denis Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ers.2019.1376⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.641-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679904v1</w:t>
+                <w:t xml:space="preserve">hal-02555213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humic-like substances extracted from different digestates: First trials of lettuce biostimulation in hydroponic culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guilayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guilayn</w:t>
+                <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104, pp.239-245. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of biogas digestate typology on nutrient recovery for plant growth: Accessibility indicators for first fertilization prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grigatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Boanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.18-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of digestates from urban or centralized biogas plants: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guilayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Guilayn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 19 (2), pp.419-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11157-020-09531-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling hydrolysis: Simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhles Kouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.150-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fungal and thermo-alkaline post-treatments of solid digestate in a recirculation scheme to increase flexibility in feedstocks supply management of biogas plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Bertrandias</w:t>
+                <w:t xml:space="preserve">Élimination de bactéries pathogènes dans les digestats agricoles par compétition avec les bactéries indigènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Loisel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149, pp.641-651. </w:t>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), pp.35-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ers.2019.1376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555213v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First fertilizing-value typology of digestates: A decision-making tool for regulation</w:t>
+                <w:t xml:space="preserve">Digestate mechanical separation: Efficiency profiles based on anaerobic digestion feedstock and equipment choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. L. Martel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.01.032⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 274, pp.180-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.11.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627223v1</w:t>
+                <w:t xml:space="preserve">hal-02627289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestate mechanical separation: Efficiency profiles based on anaerobic digestion feedstock and equipment choice</w:t>
+                <w:t xml:space="preserve">First fertilizing-value typology of digestates: A decision-making tool for regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Rouez</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. L. Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86, pp.67-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.01.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.11.090⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627289v1</w:t>
+                <w:t xml:space="preserve">hal-02627223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic micropollutants' distribution within sludge organic matter fractions explains their dynamic during sewage sludge anaerobic digestion followed by composting</w:t>
               </w:r>
@@ -4252,1078 +4252,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02629338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of pre- and inter-stage aerobic treatment of wastewater sludge: effects on biogas production and COD removal</w:t>
+                <w:t xml:space="preserve">Characterization and prediction of organic nitrogen biodegradability during anaerobic digestion: A bioaccessibility approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Rennuit</w:t>
+                <w:t xml:space="preserve">Y. Bareha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin Mi Triolo</w:t>
+                <w:t xml:space="preserve">R. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Søren Eriksen</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Tremier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 247, pp.332-339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.128⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 263, pp.425 - 436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.04.085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620984v1</w:t>
+                <w:t xml:space="preserve">hal-01829450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and prediction of organic nitrogen biodegradability during anaerobic digestion: A bioaccessibility approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of pre- and inter-stage aerobic treatment of wastewater sludge: effects on biogas production and COD removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rennuit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Bareha</w:t>
+                <w:t xml:space="preserve">Jin Mi Triolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Girault</w:t>
+                <w:t xml:space="preserve">Søren Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tremier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 263, pp.425 - 436. </w:t>
+              <w:t xml:space="preserve">, 2018, 247, pp.332-339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2018.04.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.08.128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01829450v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast ADM1 implementation for the optimization of feeding strategy using near infrared spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Caractéristiques physico-chimiques et microbiologiques de digestats bruts et post-traités destinés à l’épandage agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ziebal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.05.051⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201705033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603275v1</w:t>
+                <w:t xml:space="preserve">hal-01605927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques physico-chimiques et microbiologiques de digestats bruts et post-traités destinés à l’épandage agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Characterisation of the biodegradability of post-treated digestates via the chemical accessibility and complexity of organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Maynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Daumoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.33-50. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 213, pp.65-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201705033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605927v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of the biodegradability of post-treated digestates via the chemical accessibility and complexity of organic matter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Druilhe</w:t>
+                <w:t xml:space="preserve">Fast characterization of solid organic waste content with near infrared spectroscopy in anaerobic digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Daumoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Steyer</w:t>
+                <w:t xml:space="preserve">Margaux Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.01.057⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.140-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606007v1</w:t>
+                <w:t xml:space="preserve">hal-01605641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast characterization of solid organic waste content with near infrared spectroscopy in anaerobic digestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methane production and fertilizing value of organic waste: organic matter characterization for a better prediction of valorization pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Boulet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lei Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 59, pp.140-148. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 241, pp.1012-1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.05.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605641v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methane production and fertilizing value of organic waste: organic matter characterization for a better prediction of valorization pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a soft extraction method for sulfamethoxazole and transformation products from agricultural soils: Effects of organic matter co-extraction on the environmental availability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2017.05.176⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 607-608, pp.1037-1048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01543454v1</w:t>
+                <w:t xml:space="preserve">hal-01570306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a soft extraction method for sulfamethoxazole and transformation products from agricultural soils: Effects of organic matter co-extraction on the environmental availability assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+                <w:t xml:space="preserve">Fast ADM1 implementation for the optimization of feeding strategy using near infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Nelieu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Steyer</w:t>
+                <w:t xml:space="preserve">Philippe Sousbie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 607-608, pp.1037-1048. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.27-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.06.192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2017.05.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570306v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Polycyclic Aromatic Hydrocarbons (PAHs) in sludge organic matter pools as a driving force of their fate during anaerobic digestion</w:t>
               </w:r>
@@ -5361,51 +5361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Cathala-Delgenès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 48, pp.389-396. </w:t>
@@ -5437,433 +5437,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new organic matter fractionation methodology for organic wastes: Bioaccessibility and complexity characterization for treatment optimization</w:t>
+                <w:t xml:space="preserve">Instrumentation and control of anaerobic digestion processes: a review and some research challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.037⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (4), pp.615-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11157-015-9382-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535235v1</w:t>
+                <w:t xml:space="preserve">hal-01256735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and control of anaerobic digestion processes: a review and some research challenges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">New national and regional bryophyte records, 43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.T. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Asthana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunima Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Bakalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Environmental Science and Bio/technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11157-015-9382-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 37 (2), pp.128-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743282015Y.0000000003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01256735v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01168260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New national and regional bryophyte records, 43</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
+                <w:t xml:space="preserve">A new organic matter fractionation methodology for organic wastes: Bioaccessibility and complexity characterization for treatment optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Doussiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bryology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 37 (2), pp.128-146. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 194, pp.344-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743282015Y.0000000003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01168260v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MSFD complementary approach for the assessment of pressures, knowledge and data gaps in Southern European Seas: The PERSEUS experience</w:t>
               </w:r>
@@ -6245,295 +6245,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical comparison of protein and carbohydrate characterisation methodology applied on sewage sludge samples</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic aerosol composition and sources in Pasadena, California, during the 2010 CalNex campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Denis</w:t>
+                <w:t xml:space="preserve">P. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Mottet</w:t>
+                <w:t xml:space="preserve">A. Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Déléris</w:t>
+                <w:t xml:space="preserve">M. Cubison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Froyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.052⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (16), pp.9233-9257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647946v1</w:t>
+                <w:t xml:space="preserve">hal-04199571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic aerosol composition and sources in Pasadena, California, during the 2010 CalNex campaign</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Ortega</w:t>
+                <w:t xml:space="preserve">A statistical comparison of protein and carbohydrate characterisation methodology applied on sewage sludge samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vedrenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cubison</w:t>
+                <w:t xml:space="preserve">Cecile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Froyd</w:t>
+                <w:t xml:space="preserve">Alexis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zhao</w:t>
+                <w:t xml:space="preserve">Stéphane Déléris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (16), pp.9233-9257. </w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47 (5), pp.1751 - 1762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2012.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199571v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The glyoxal budget and its contribution to organic aerosol for Los Angeles, California, during CalNex 2010</w:t>
               </w:r>
@@ -7228,51 +7228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. IWA World Conference on Anaerobic Digestion (AD18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Istanbul, Turkey</w:t>
@@ -7314,51 +7314,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une approche intégrée pour évaluer les qualités des produits et l'impact environnemental de la digestion anaérobie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7448,51 +7448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation JRI 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Pau, France</w:t>
@@ -7560,51 +7560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Caradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leroux Caroline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7640,195 +7640,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Beline</w:t>
+                <w:t xml:space="preserve">Proposition d’une classification des digestats de méthanisation basée sur leurs propriétés et leurs effets attendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Caradec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sabine Houot</w:t>
+                <w:t xml:space="preserve">Caroline Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
+              <w:t xml:space="preserve">16èmes Rencontres de la fertilisation raisonnée et de l'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER-GEMAS, Nov 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04933921v1</w:t>
+                <w:t xml:space="preserve">hal-04711006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility and complexity of nutrients present in residual microalgal-bacterial biomass for soil conditioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Romero-Frasca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Galea-Outón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Buitrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,152 +7890,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04152108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une classification des digestats de méthanisation basée sur leurs propriétés et leurs effets attendus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">La méthanisation agricole en France. Contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Beline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Rencontres de la fertilisation raisonnée et de l'analyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COMIFER-GEMAS, Nov 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Retour au sol des produits résiduaires organiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOERE PRO, Jun 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711006v1</w:t>
+                <w:t xml:space="preserve">hal-04933921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using nuclear magnetic resonance spectroscopy to explore the signature of anaerobic digested biomass</w:t>
               </w:r>
@@ -8047,64 +8047,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepehr Shakeri Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattias Hedenström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8155,90 +8155,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthanisation agricole en France : contribution à la transition agroécologique ou opportunité énergétique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Beline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine de Quelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon agricole international Tech&amp;Bio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bourg-lès-Valence, France</w:t>
@@ -8261,1028 +8261,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept-Dig: design support tool for the agronomic valorization of digestates from agrowastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobic Digestion Modelling: From Energetic Value Of Wastes To Agronomic Fate Of Digestates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaud Pérémé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Haddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">9. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166738v1</w:t>
+                <w:t xml:space="preserve">hal-04324533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des contaminants organiques émergents au cours de la digestion anaérobie et dans les sols agricoles recevant des digestats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+                <w:t xml:space="preserve">Sludge management optimization for mitigating the antimicrobial resistance dissemination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ezzariai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gnaneswaran Jenita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Benoit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
+                <w:t xml:space="preserve">Olivier Berseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Méthanisation &amp; Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">3. International Conference in Microbial Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166908v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sludge management optimization for mitigating the antimicrobial resistance dissemination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Ezzariai</w:t>
+                <w:t xml:space="preserve">Dynamique des contaminants organiques émergents au cours de la digestion anaérobie et dans les sols agricoles recevant des digestats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sauvadet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Berseille</w:t>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference in Microbial Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop Méthanisation &amp; Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166819v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic Digestion Modelling: From Energetic Value Of Wastes To Agronomic Fate Of Digestates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prédire l’accessibilité et la complexité de la matière organique des digestats pour l’évaluation de leur stabilité en carbone organique au sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Zennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Innovation Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324533v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la filière de méthanisation : de la valorisation énergétique à la valorisation agronomique des résidus organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Haddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche et Innovation Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédire l’accessibilité et la complexité de la matière organique des digestats pour l’évaluation de leur stabilité en carbone organique au sol</w:t>
+                <w:t xml:space="preserve">Deciphering the organic matter stabilisation during anaerobic digestion according to substrate type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepehr Shakeri Yekta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Innovation Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166840v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the organic matter stabilisation during anaerobic digestion according to substrate type</w:t>
+                <w:t xml:space="preserve">INSIGHTS INTO THE ORGANIC MATTER QUALITY DURING ANAEROBIC DIGESTION BY COUPLING BIOCHEMICAL FRACTIONATION WITH 3D FLUORESCENCE AND FTIR-PAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fernández-Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sepehr Shakeri Yekta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t>
+              <w:t xml:space="preserve">9. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166753v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INSIGHTS INTO THE ORGANIC MATTER QUALITY DURING ANAEROBIC DIGESTION BY COUPLING BIOCHEMICAL FRACTIONATION WITH 3D FLUORESCENCE AND FTIR-PAS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concept-Dig: design support tool for the agronomic valorization of digestates from agrowastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Rossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Wallrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Christ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">17. IWA World Conference on Anaerobic Digestion (AD17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Ann Arbor, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166897v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of antibioresistance dissemination through the comprehensive optimization of sludge treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ezzariai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gnaneswaran Jenita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Arpaillange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maialen Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. IWA Specialized International Conference ‘Ecotechnologies for Wastewater Treatment (ecoSTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, university of Milano, Jun 2021, Milano, Italy</w:t>
@@ -9449,90 +9449,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concept-Dig, outil d’aide à la conception de filière pour la valorisation agronomique des digestats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tremier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wallrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Toulouse, France</w:t>
@@ -9555,516 +9555,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la typologie des digestats sur les nutriments disponibles pour la plante : utilisation d’indicateurs de caractérisation pour prédire la fertilisation minérale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+                <w:t xml:space="preserve">Digestate soluble organic matter extracts versus commercial humic substances for biostimulation of hydroponic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Guilayn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benbrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Delft, Netherlands. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/3n40-0g03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03749961v1</w:t>
+                <w:t xml:space="preserve">hal-03360094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les digestats : un produit au regard de la nouvelle réglementation européenne sur les fertilisants ?</w:t>
+                <w:t xml:space="preserve">Substances humiques à partir de digestats : biostimulation racinaire et croissance de production légumière en culture hydroponique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Intrants durables au service des sols agricoles urbains et périurbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Romainville, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/bwwn-da81⟩</w:t>
+              <w:t xml:space="preserve">, ADEBIOTECH, May 2019, Romainville, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/244e-f426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359753v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestate soluble organic matter extracts versus commercial humic substances for biostimulation of hydroponic systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Crest</w:t>
+                <w:t xml:space="preserve">Impact de la typologie des digestats sur les nutriments disponibles pour la plante : utilisation d’indicateurs de caractérisation pour prédire la fertilisation minérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grigatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. IWA World Conference on Anaerobic Digestion (AD16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14èmes rencontres de la fertilisation raisonnée et de l'analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/3n40-0g03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03360094v1</w:t>
+                <w:t xml:space="preserve">hal-03749961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substances humiques à partir de digestats : biostimulation racinaire et croissance de production légumière en culture hydroponique</w:t>
+                <w:t xml:space="preserve">Les digestats : un produit au regard de la nouvelle réglementation européenne sur les fertilisants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Intrants durables au service des sols agricoles urbains et périurbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ADEBIOTECH, May 2019, Romainville, France. </w:t>
+              <w:t xml:space="preserve">, May 2019, Romainville, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/244e-f426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/bwwn-da81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359974v1</w:t>
+                <w:t xml:space="preserve">hal-03359753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rapide des digestats de méthanisation par proche infrarouge pour une meilleure valorisation</w:t>
               </w:r>
@@ -10076,64 +10076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Zennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Girardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10201,64 +10201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10305,90 +10305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition de classes de digestats agricoles en vue dla préconisation de leur insertion dans les pratiques de fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Wallrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRI biogaz méthanisation 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10407,217 +10407,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat des lieux des connaissances sur les facteurs de contrôle du potentiel méthanogène d’un substrat et de la composition de son biogaz</w:t>
+                <w:t xml:space="preserve">Caractérisation de la matière organique : outil d’aide à la compréhension des mécanismes de la digestion anaérobie et de la qualité du digestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sertillanges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940660v1</w:t>
+                <w:t xml:space="preserve">hal-02940648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la matière organique : outil d’aide à la compréhension des mécanismes de la digestion anaérobie et de la qualité du digestat</w:t>
+                <w:t xml:space="preserve">Etat des lieux des connaissances sur les facteurs de contrôle du potentiel méthanogène d’un substrat et de la composition de son biogaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Innovation Biogaz Méthanisation - JRI 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940648v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance and performance of common digestate mechanical separation equipment and fertilizing-value typology of liquid and solid fractions</w:t>
               </w:r>
@@ -10629,64 +10629,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10772,64 +10772,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Mateus Carrenho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech Society of Chemical Engineering (CSCHI). CZE., Jul 2018, Prague, Czech Republic. pp.976, </w:t>
@@ -10893,64 +10893,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11023,64 +11023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche et Industrie biogaz méthanisation - JRI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Apr 2017, Beauvais, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11140,64 +11140,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11238,398 +11238,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling hydrolysis: simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
+                <w:t xml:space="preserve">Modelling anaerobic digestion and compost of organic residues: towards organic matter fate prediction in soils during land spreading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. IWA/WEF Wastewater Treatment Modelling Seminar. WWTmod2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Apr 2016, Annecy, France</w:t>
+              <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886388v1</w:t>
+                <w:t xml:space="preserve">hal-02744020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse rapide des substrats pour la planification des recettes de mélanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Charnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Torrijos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling anaerobic digestion and compost of organic residues: towards organic matter fate prediction in soils during land spreading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmes de recherche sur la valorisation des nutriments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Patureau</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WasteEng2016. 6. International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., May 2016, Albi, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques Eau et Déchets JTED 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Nov 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744020v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling anaerobic digestion and compost of organic residues: towards organic matter fate prediction in soils</w:t>
               </w:r>
@@ -11641,77 +11611,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORBIT 2016 Organic Resources and Biological Treatment - 10. International Conference on Circular Economy and Organic Waste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Technological and Educational Institute of Crete (TEI of Crete). GRC., May 2016, Heraklion, Greece. 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11730,661 +11700,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmes de recherche sur la valorisation des nutriments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+                <w:t xml:space="preserve">Quelle place pour la méthanisation dans la gestion de la matière organique à l'échelle de l'agrosystème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Diana Garcia-Bernet</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Steyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques Eau et Déchets JTED 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT École nationale supérieure des Mines d'Albi-Carmaux (IMT Mines Albi). FRA., Nov 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608024v1</w:t>
+                <w:t xml:space="preserve">hal-01594815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la méthanisation dans la gestion de la matière organique à l'échelle de l'agrosystème ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling hydrolysis: simultaneous versus sequential biodegradation of the hydrolysable fractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Charnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Torrijos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Harmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Industrie Biogaz méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Technique Energie Environnement (ATEE). FRA., Feb 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">5. IWA/WEF Wastewater Treatment Modelling Seminar. WWTmod2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Apr 2016, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594815v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter characterization: towards a unified methodology for biological treatments modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Jimenez</w:t>
+                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Pourcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Espinoza Cavajal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
+                <w:t xml:space="preserve">Christine Ziebal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Druilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
+              <w:t xml:space="preserve">17. International Congress on Animal Hygiene (ISAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Animal Hygiene (ISAH), Jun 2015, Košice, Slovakia. 409 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743262v1</w:t>
+                <w:t xml:space="preserve">hal-02739657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of Salmonella Derby and Listeria monocytogenes in digestates derived from pig and dairy farms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Maynaud</w:t>
+                <w:t xml:space="preserve">Evaluation et réduction des risques de contamination par des polluants organiques dans le contexte de l’usage de produits résiduaires organiques sur sols agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Aemig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Druilhe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Latrille</w:t>
+                <w:t xml:space="preserve">Julien Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Congress on Animal Hygiene (ISAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Animal Hygiene (ISAH), Jun 2015, Košice, Slovakia. 409 p</w:t>
+              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Service d'expérimentation Agronomique et Viticole (0871)., Nov 2015, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739657v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation et réduction des risques de contamination par des polluants organiques dans le contexte de l’usage de produits résiduaires organiques sur sols agricoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organic matter characterization: towards a unified methodology for biological treatments modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Espinoza Cavajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pauline Molina</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UE Service d'expérimentation Agronomique et Viticole (0871)., Nov 2015, Colmar, France</w:t>
+              <w:t xml:space="preserve">14. World Congress on Anaerobic Digestion (AD14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Water Association (IWA). INT., Nov 2015, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797417v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote: Instrumentation and control of anaerobic digestion processes: A review and some research challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Robles Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12448,64 +12448,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Houot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12569,51 +12569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12677,51 +12677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12776,77 +12776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New particulate organic matter mapping in ADM1 for sludge digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iván Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12946,51 +12946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated modelling of the AD process chain for scenario assessment and optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaud Pérémé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13041,77 +13041,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraits de matière organique soluble de digestats de méthanisation pour la biostimulation de la croissance de plantes cultivées en système hydroponique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Benbrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13175,77 +13175,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients accessibility analysis of organic residues from wastes : fertilizing indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Grigatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. AgreenSkills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburgh, United Kingdom. , pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13264,204 +13264,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the organic matter kinetics of fresh and dried cattle farmyard manure thanks to organic matter fractionation and litter bags soil incubation assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité agronomique des produits résiduaires PRO: comment l’évaluer et comment l’inclure dans les outils de gestion de la fertilisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Ramiran Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Wexford, Ireland. , 2017</w:t>
+              <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France. 31 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790182v1</w:t>
+                <w:t xml:space="preserve">hal-01708611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité agronomique des produits résiduaires PRO: comment l’évaluer et comment l’inclure dans les outils de gestion de la fertilisation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the organic matter kinetics of fresh and dried cattle farmyard manure thanks to organic matter fractionation and litter bags soil incubation assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Patureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France. 31 p., 2017</w:t>
+              <w:t xml:space="preserve">17. International Ramiran Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Wexford, Ireland. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708611v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la matière organique des produits résiduaires organiques : outil d’optimisation des filières de traitements jusqu’à leur devenir au sol</w:t>
               </w:r>
@@ -13542,51 +13542,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Aemig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13859,51 +13859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of Anaerobic Digestate: Towards Value-Added Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guilayn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14114,77 +14114,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods to Assess Biological Transformation of Biomass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Antonopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Druilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14284,51 +14284,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de configuration d’un modèle de prédiction des caractéristiques d’un substrat de méthaniseur et utilisation de modèles pour l’estimation de la biodégradation d’un substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Charnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Latrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14336,51 +14336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Miroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Steyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: FR3047562A1. 2016, 52 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -14571,51 +14571,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud P&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614166v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130625" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886552v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35664-x" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Sourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02197-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019637v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.01.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106589v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekun Tan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032151" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Shakeri Yekta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162882" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-022-09623-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107956" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115393" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs H Somers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Azman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120140" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319269v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125402" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Bremond" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle de Buyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113759" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1376" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.025" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921497v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grigatti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boanini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.07.052" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-020-09531-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904361v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhles Kouas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555213v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.062" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.032" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9Q62SV9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627289v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.090" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doussiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4014-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620984v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rennuit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Mi Triolo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eriksen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.128" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603275v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.05.051" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605927v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Druilhe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705033" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606007v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Daumoin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.01.057" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605641v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lemoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.10.029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543454v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Han" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.05.176" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570306v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.192" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cheron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2015.11.045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.037" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256735v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaida" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9382-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168260v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Ellis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Asthana" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Srivastava" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282015Y.0000000003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Antonini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.07.028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonidec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Andr&#233;s Cacho Rivero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Denis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.052" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199571v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubison" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50530" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Washenfelder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Young" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Angevine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016314" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guglielmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saroj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.06.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN5VT0DQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grelier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Meinhold" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tazi-Pain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.09.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417708v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006498v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665638v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166738v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Christ" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166908v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berseille" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324533v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166840v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166753v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166897v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124374v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrandias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Steyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359753v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwwn-da81" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360094v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benbrahim" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crest" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3n40-0g03" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359974v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/244e-f426" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976248v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0egj-ss72" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940660v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940648v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ha2n-1v41" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738226v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mateus Carrenho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xd3x-0p92" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sd7q-3e22" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/s0dn-wk41" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kpf7-z784" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886388v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595183v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744020v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739210v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608024v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594815v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743262v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Espinoza Cavajal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739657v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797417v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Molina" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742240v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Robles Martinez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740786v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lei" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745513v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753303v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665630v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360110v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mamn-6923" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790493v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790182v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708611v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634619v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Washenfelder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Young" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324504v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546575v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaneeckhaute" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87633-3_9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679975v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gharsallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Feki" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khoufi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00808-5_96" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Miroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05545292v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Caradec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Tampio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Laakso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.70261" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006450v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaud P&#233;r&#233;m&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Steyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Beline" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.132369" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057622v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedikt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zimmermann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Auchmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Burnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjs/s11734-025-01958-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne van der Smissen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111585" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05199145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Magdalena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.125590" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Moreira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Desneulin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Berger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ezzariai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Barret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riboul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z Lacroix" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35664-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569684v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Romero-Frasca" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Galea-Out&#243;n" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Coronado-Apodaca" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-024-02495-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04614166v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Greses" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2024.130625" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664715v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logan Sourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Guilayn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2024.03.031" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264253v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02197-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04106589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lekun Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20032151" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Shakeri Yekta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162882" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568420v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine de Quelen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04019637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Haddon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2023.01.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03691866v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-022-09623-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766238v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Fels" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107956" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03709209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Zennaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Marchand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Latrille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115393" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192581v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Bremond" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bertrandias" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle de Buyer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2020.113759" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03473235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sertillanges" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2021.10.004" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319269v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Moscoviz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.125402" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs H Somers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Azman" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Baeyens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120140" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02555213v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Loisel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627274v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guilayn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benbrahim" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rouez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crest" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.01.025" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Grigatti" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Boanini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.07.052" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-020-09531-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904361v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Charnier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhles Kouas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Torrijos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.10.004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679904v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Maynaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Druilhe" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Pourcher" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1376" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627289v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rouez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.11.090" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627223v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Martel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.01.032" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9Q62SV9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Aemig" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Doussiet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Danel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Delgenes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4014-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01829450v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bareha" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girault" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2018.04.085" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620984v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rennuit" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Mi Triolo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Eriksen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Carr&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.08.128" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605927v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Steyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Druilhe" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ziebal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Daumoin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.01.057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605641v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lemoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Boulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.10.029" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543454v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Han" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2017.05.176" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Goulas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.06.192" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603275v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sousbie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2017.05.051" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cheron" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Cathala-Delgen&#232;s" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2015.11.045" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256735v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Harmand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaida" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11157-015-9382-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01168260v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.T. Ellis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Asthana" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunima Srivastava" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743282015Y.0000000003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535235v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.07.037" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01169407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crise" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kaberi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ruiz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zatsepin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Arashkevich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.03.024" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636065v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Antonini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dudal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.07.028" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637752v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gonidec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Andr&#233;s Cacho Rivero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vedrenne" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2013.10.048" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199571v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hayes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ortega" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cubison" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Froyd" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zhao" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50530" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647946v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Denis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Mottet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2012.11.052" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249399v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Washenfelder" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Young" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brown" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Angevine" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Atlas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JD016314" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661330v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guglielmi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saroj" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2010.06.007" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN5VT0DQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660708v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Grelier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Meinhold" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Tazi-Pain" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2009.09.024" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417708v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006498v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665638v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665644v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665651v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leroux Caroline" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711006v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152108v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Buitr&#243;n" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933921v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166943v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04933927v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324533v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166819v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sauvadet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gnaneswaran Jenita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arpaillange" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berseille" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166908v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166840v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324554v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166753v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166897v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166738v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rossard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wallrich" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Christ" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166692v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124374v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Br&#233;mond" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bertrandias" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Escudi&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Steyer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940672v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360094v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benbrahim" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rouez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Crest" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/3n40-0g03" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359974v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/244e-f426" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749961v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359753v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/bwwn-da81" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Girardin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976248v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/0egj-ss72" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737352v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ollivier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940648v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940660v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ha2n-1v41" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738226v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Mateus Carrenho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xd3x-0p92" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737702v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/sd7q-3e22" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605862v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/s0dn-wk41" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359732v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/kpf7-z784" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744020v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595183v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608024v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Garcia-Bernet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739210v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594815v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886388v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Harmand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739657v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ziebal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Druilhe" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797417v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Michel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Molina" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743262v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Espinoza Cavajal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742240v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Robles Martinez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740786v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Lei" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739270v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745513v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753303v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iv&#225;n Ram&#237;rez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano D&#233;l&#233;ris" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665630v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360110v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/mamn-6923" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790493v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708611v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790182v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163011v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793861v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634619v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Washenfelder" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Young" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324504v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062755_0025" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03546575v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monlau" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaneeckhaute" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87633-3_9" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679975v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Gharsallah" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Sayadi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Feki" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Khoufi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-00808-5_96" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918268v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Antonopoulou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rasimos Lyberatos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_5" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786650v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Miroux" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>