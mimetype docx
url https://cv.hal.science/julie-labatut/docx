--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1327,239 +1327,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02500404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuation of life: genetic models and the making of markets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutual learning between researchers and farmers during implementation of scientific principles for sustainable development: the case of biodiversity-based agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Steyaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eh.088.0089⟩</w:t>
+              <w:t xml:space="preserve">Sustainability Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Online (2), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11625-017-0440-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02617573v1</w:t>
+                <w:t xml:space="preserve">hal-01602542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual learning between researchers and farmers during implementation of scientific principles for sustainable development: the case of biodiversity-based agriculture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valuation of life: genetic models and the making of markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Online (2), 14 p. </w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (88), pp.89-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11625-017-0440-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eh.088.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602542v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative design for agriculture in the move towards sustainability: scientific challenges</w:t>
               </w:r>
@@ -2341,51 +2341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3535,51 +3535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4789,51 +4789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ribere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4923,51 +4923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
@@ -5640,51 +5640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084231183034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1098295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14997" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.281.0109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-6N7F2CWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0089" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Remy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desmond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416629967" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/44xk-5g47" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Entreprise/Livre/construire-la-biodiversite-9782911256240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603128v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poussard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ribere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bonnelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k600-qn64" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jp7c-0g39" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100813900" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gonzalo-Turpin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084231183034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1098295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14997" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.281.0109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-6N7F2CWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Remy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desmond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416629967" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/44xk-5g47" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Entreprise/Livre/construire-la-biodiversite-9782911256240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603128v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poussard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ribere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bonnelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k600-qn64" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jp7c-0g39" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100813900" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gonzalo-Turpin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>