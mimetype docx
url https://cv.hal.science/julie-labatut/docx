--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -596,222 +596,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a biosocial turn in management and organization research? Proposals for a paradigm shift</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Including citizens through co-design in a participatory research project to explore innovative agro-food systems :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Coeugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13505084231183034⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, 18p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1098295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113392v1</w:t>
+                <w:t xml:space="preserve">hal-04154939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Including citizens through co-design in a participatory research project to explore innovative agro-food systems :</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a biosocial turn in management and organization research? Proposals for a paradigm shift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Vourc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7, 18p. </w:t>
+              <w:t xml:space="preserve">Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.1098295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/13505084231183034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154939v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the concept of local seeds in restoration ecology</w:t>
               </w:r>
@@ -1898,758 +1898,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animals and organizations Introduction</w:t>
+                <w:t xml:space="preserve">Renouveler la gestion de ressources communes par la conception innovante ? Le cas d’une race locale au Pays basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iain Munro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John Desmond</w:t>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1350508416629967⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (4), pp.319-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2016037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637677v1</w:t>
+                <w:t xml:space="preserve">hal-01477260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouveler la gestion de ressources communes par la conception innovante ? Le cas d’une race locale au Pays basque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sélection génomique des ovins laitiers en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lagriffoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.41-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477260v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génomique des ovins laitiers en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+                <w:t xml:space="preserve">Animals and organizations Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume G. Baloche</w:t>
+                <w:t xml:space="preserve">Iain Munro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Buisson</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Desmond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.315-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1350508416629967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634736v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion paper: emerging markets, emerging strategies under the genomic revolution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115000051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09640568.2015.1009627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631316v1</w:t>
+                <w:t xml:space="preserve">hal-01198281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing indicators for combining natural resources management and production-oriented activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele D. Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment, Development and Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (1), pp.155-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10668-014-9544-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to foster agroecological innovations? A comparison of participatory design methods.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de races comme bien commun : l’expérience de la Manex tête noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Planning and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Alter Agri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, janvier/février (129), pp.8-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198281v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de races comme bien commun : l’expérience de la Manex tête noire</w:t>
+                <w:t xml:space="preserve">Opinion paper: emerging markets, emerging strategies under the genomic revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter Agri</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (5), pp.735-737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115000051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631157v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les biens communs par les changements institutionnels : régimes de propriété autour des races animales face à l’innovation génomique</w:t>
               </w:r>
@@ -2743,51 +2743,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications organisationnelles de la sélection génomique chez les bovins et ovins laitiers en France : analyses et accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Barillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2849,222 +2849,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of genetic progress: a key aspect of genetic improvement of local breeds</w:t>
+                <w:t xml:space="preserve">La coopération au cœur des dispositifs de gestion des races locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetic Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2078633612000367⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (Juillet), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/44xk-5g47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641998v1</w:t>
+                <w:t xml:space="preserve">hal-02105003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération au cœur des dispositifs de gestion des races locales</w:t>
+                <w:t xml:space="preserve">Dissemination of genetic progress: a key aspect of genetic improvement of local breeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 29 (Juillet), pp.85-97. </w:t>
+              <w:t xml:space="preserve">Animal Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.117-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/44xk-5g47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2078633612000367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105003v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline and Change: How Technologies and Organizational Routines Interact in New Practice Creation</w:t>
               </w:r>
@@ -3167,51 +3167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer pour gérer des races locales : conception, rôles et usages des instruments scientifiques de sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,645 +3373,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00873175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l'animal sélectionnable</w:t>
+                <w:t xml:space="preserve">Accompagner l'activité agricole dans les territoires : au carrefour entre le développement sectoriel et le développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie J. Labatut</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caroline C. Auricoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rac.013.0302⟩</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (5), pp.395-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2011.0502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939686v1</w:t>
+                <w:t xml:space="preserve">hal-02649458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l'activité agricole dans les territoires : au carrefour entre le développement sectoriel et le développement territorial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
+                <w:t xml:space="preserve">Francois Bocquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2011.0502⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 12, pp. 29-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/h30x-fy29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649458v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et performances environnementales en production caprine et ovine : Expertise Elevage-Environnement à l’INRA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérer les races animales locales en biens communs. Dispositifs, crises et leviers de la coopération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FaçSADe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394406v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les races animales locales en biens communs. Dispositifs, crises et leviers de la coopération</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Labatut</w:t>
+                <w:t xml:space="preserve">Construire l'animal sélectionnable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie J. Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Aggeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Bibé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FaçSADe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.302-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.013.0302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642514v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion au prisme de ses instruments</w:t>
+                <w:t xml:space="preserve">La gestion au prisme de ses instruments. Une analyse généalogique des approches théoriques fondées sur les instruments de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 13 (3), pp.5-37</w:t>
+              <w:t xml:space="preserve">, 2010, n°3, pp.5-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659906v1</w:t>
+                <w:t xml:space="preserve">halshs-00639963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion au prisme de ses instruments. Une analyse généalogique des approches théoriques fondées sur les instruments de gestion</w:t>
+                <w:t xml:space="preserve">La gestion au prisme de ses instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, n°3, pp.5-37</w:t>
+              <w:t xml:space="preserve">, 2010, 13 (3), pp.5-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00639963v1</w:t>
+                <w:t xml:space="preserve">hal-02659906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The active role of instruments in articulating knowing and knowledge: the case of animal qualification practices in breeding organisations</w:t>
               </w:r>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Aggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ruralité choisie : cultiver du safran dans le Quercy. L'activité agricole au service de la production de soi, de l'action collective et du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4802,51 +4802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Bonnelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
@@ -4910,51 +4910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Derrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie J. Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5180,312 +5180,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du conseil agricole à l'animation d'un réseau d'apprentissage : le cas des safraniers du Quercy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Une ruralité choisie : cultiver du safran dans le Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Albaladejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae Educagri Editions, 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t>
+              <w:t xml:space="preserve">Le temps des SYAL : Techniques, vivres et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0500-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02821433v1</w:t>
+                <w:t xml:space="preserve">hal-02822089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des ressources génétiques, un champ de recherche à l'interface entre génétique et sciences sociales.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Gonzalo-Turpin</w:t>
+                <w:t xml:space="preserve">Du conseil agricole à l'animation d'un réseau d'apprentissage : le cas des safraniers du Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences en campagne. Regards croisés, passés et à venir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions de l'Aube, 2009, Société et Territoire, 978-2-8159-0012-6</w:t>
+              <w:t xml:space="preserve">Conseil et développement en agriculture : Quelles nouvelles pratiques?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae Educagri Editions, 2009, Sciences en Partage (Quae), 978-2-7592-0316-1 978-2-84444-723-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822758v1</w:t>
+                <w:t xml:space="preserve">hal-02821433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ruralité choisie : cultiver du safran dans le Quercy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Albaladejo</w:t>
+                <w:t xml:space="preserve">La gestion des ressources génétiques, un champ de recherche à l'interface entre génétique et sciences sociales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Gonzalo-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps des SYAL : Techniques, vivres et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, 2009, Update Sciences and Technologies, 978-2-7592-0500-4</w:t>
+              <w:t xml:space="preserve">Sciences en campagne. Regards croisés, passés et à venir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de l'Aube, 2009, Société et Territoire, 978-2-8159-0012-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822089v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5640,51 +5640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084231183034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154939v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1098295" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14997" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.281.0109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-6N7F2CWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Remy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desmond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416629967" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477260v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634736v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631316v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000051" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631157v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/44xk-5g47" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639963v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Entreprise/Livre/construire-la-biodiversite-9782911256240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603128v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poussard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ribere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bonnelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k600-qn64" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jp7c-0g39" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100813900" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822758v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gonzalo-Turpin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05279501v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Coeugnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525969v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Breton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror191.0019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154939v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Vourc&#8217;h" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.1098295" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13505084231183034" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919012v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Spiegelberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Boxenbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2430" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14997" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747764v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500404v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.281.0109" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-6N7F2CWM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602542v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Navas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11625-017-0440-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617573v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0089" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T.A. Berthet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00163-016-0233-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Depecker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.088.0006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723936v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard B&#233;aur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lambert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Remy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01477260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Baloche" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Buisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lagriffoul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Munro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Desmond" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350508416629967" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198281v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2015.1009627" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633059v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele D. Magda" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gross" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-014-9544-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631316v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000051" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193850v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Barillet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105003v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/44xk-5g47" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641998v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Bib&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2078633612000367" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0170840611430589" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2012015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00873175v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bib&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649458v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Auricoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0502" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394406v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Laignel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h30x-fy29" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642514v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Labatut" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.013.0302" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639963v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659906v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00468449v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09696470910974162" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-9W32QVDB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680792v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821869v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eyrolles.com/Entreprise/Livre/construire-la-biodiversite-9782911256240" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750867v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113356v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931800v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Trommetter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1635/9782759231003/genetique-des-animaux-d-elevage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603128v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5062-transformations-agricoles-et-agroalimentaires.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726590v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Poussard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ribere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Bonnelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/k600-qn64" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716676v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Derrouch" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Barbier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/jp7c-0g39" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800080v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100813900" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01083442v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822758v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Gonzalo-Turpin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>