--- v0 (2026-03-07)
+++ v1 (2026-04-21)
@@ -368,325 +368,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ResFinderFG v2.0: a database of antibiotic resistance genes obtained by functional metagenomics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Integrative and Mobilizable Element Is a Major Contributor to Tetracycline Resistance in Streptococcus dysgalactiae subsp. equisimilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Ugarcina Perovic</w:t>
+                <w:t xml:space="preserve">Guillem López de Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Weiss</w:t>
+                <w:t xml:space="preserve">Aida González-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Petitjean</w:t>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dàmaris Berbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad384⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12030579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04510976v1</w:t>
+                <w:t xml:space="preserve">hal-04085227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Integrative and Mobilizable Element Is a Major Contributor to Tetracycline Resistance in Streptococcus dysgalactiae subsp. equisimilis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillem López de Egea</w:t>
+                <w:t xml:space="preserve">ResFinderFG v2.0: a database of antibiotic resistance genes obtained by functional metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida González-Díaz</w:t>
+                <w:t xml:space="preserve">Svetlana Ugarcina Perovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Maja Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dàmaris Berbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (3), pp.579. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (W1), pp.W493-W500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12030579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085227v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04510976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FirmiData: a set of 40 genomes of Firmicutes with a curated annotation of ICEs and IMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -940,51 +940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1061,51 +1061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1831,51 +1831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2872,51 +2872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,51 +2984,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated approach for the annotation of ICEs and IMEs in bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05506429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gschwind" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2026.2627692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ugarcina Perovic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Weiss" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad384" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem L&#243;pez de Egea" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#224;maris Berbel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030579" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06036-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9030038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Toisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Thoisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03274589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610196v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05506429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gschwind" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2026.2627692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem L&#243;pez de Egea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#224;maris Berbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030579" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ugarcina Perovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06036-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9030038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Toisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Thoisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03274589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610196v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>