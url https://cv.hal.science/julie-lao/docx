--- v1 (2026-04-21)
+++ v2 (2026-05-16)
@@ -234,891 +234,891 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05506429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t>
+                <w:t xml:space="preserve">A New Integrative and Mobilizable Element Is a Major Contributor to Tetracycline Resistance in Streptococcus dysgalactiae subsp. equisimilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+                <w:t xml:space="preserve">Guillem López de Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Loux</w:t>
+                <w:t xml:space="preserve">Aida González-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chambellon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Deschamps</w:t>
+                <w:t xml:space="preserve">Dàmaris Berbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (3), pp.579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics12030579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004063v1</w:t>
+                <w:t xml:space="preserve">hal-04085227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Integrative and Mobilizable Element Is a Major Contributor to Tetracycline Resistance in Streptococcus dysgalactiae subsp. equisimilis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ResFinderFG v2.0: a database of antibiotic resistance genes obtained by functional metagenomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Ugarcina Perovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem López de Egea</w:t>
+                <w:t xml:space="preserve">Maja Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida González-Díaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Marie Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dàmaris Berbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics12030579⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (W1), pp.W493-W500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04085227v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04510976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ResFinderFG v2.0: a database of antibiotic resistance genes obtained by functional metagenomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Gschwind</w:t>
+                <w:t xml:space="preserve">Comparative Genome Analysis of Enterococcus cecorum Reveals Intercontinental Spread of a Lineage of Clinical Poultry Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Laurentie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Svetlana Ugarcina Perovic</w:t>
+                <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Weiss</w:t>
+                <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Petitjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lao</w:t>
+                <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (W1), pp.W493-W500. </w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (2), pp.e0049522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/msphere.00495-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04510976v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FirmiData: a set of 40 genomes of Firmicutes with a curated annotation of ICEs and IMEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Guédon</w:t>
+                <w:t xml:space="preserve">Prevalence and mobility of integrative and conjugative elements within a Streptomyces natural population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Choufa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Harb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-022-06036-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.970179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971919v1</w:t>
+                <w:t xml:space="preserve">hal-03775996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and mobility of integrative and conjugative elements within a Streptomyces natural population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Choufa</w:t>
+                <w:t xml:space="preserve">ICEscreen: a tool to detect Firmicute ICEs and IMEs, isolated or enclosed in composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul-Razak Tidjani</w:t>
+                <w:t xml:space="preserve">Thomas Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Gauthier</w:t>
+                <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manar Harb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Lao</w:t>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.lqac079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.970179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqac079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775996v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICEscreen: a tool to detect Firmicute ICEs and IMEs, isolated or enclosed in composite structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FirmiData: a set of 40 genomes of Firmicutes with a curated annotation of ICEs and IMEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Payot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Coluzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Payot</w:t>
+                <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (4), pp.lqac079. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqac079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-022-06036-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03832376v1</w:t>
+                <w:t xml:space="preserve">hal-03971919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance, Diversity and Role of ICEs and IMEs in the Adaptation of Streptococcus salivarius to the Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,77 +1581,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du GDR3546 Eléments transposables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
@@ -1693,64 +1693,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile Genetic Elements transferring by conjugation in the human commensal bacterium Streptococcus salivarius: abundance, diversity and role in the adaptation to environment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1805,77 +1805,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2721,90 +2721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abundance and diversity of Mobile Genetic Elements carrying antibiotic resistance genes and transferring by conjugation in the human commensal bacterium Streptococcus salivarius.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Payot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charron-Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2846,77 +2846,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ICE/IME Finder approach and its application to ICE/IME annotation in Streptococcus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Devignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2984,64 +2984,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an integrated approach for the annotation of ICEs and IMEs in bacterial genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3219,103 +3219,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genome analysis of Enterococcus cecorum reveals intercontinental spread of a lineage of clinical poultry isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Laurentie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Loux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chambellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3472,90 +3472,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICEscreen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Chiapello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Coluzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Leblond-Bourget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05506429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gschwind" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2026.2627692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem L&#243;pez de Egea" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#224;maris Berbel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030579" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ugarcina Perovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Weiss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad384" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06036-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832376v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac079" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9030038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Toisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Thoisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03274589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610196v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05506429v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gschwind" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vibet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2026.2627692" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085227v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem L&#243;pez de Egea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Gonz&#225;lez-D&#237;az" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;don" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#224;maris Berbel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics12030579" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04510976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Ugarcina Perovic" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Weiss" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad384" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004063v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Laurentie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Loux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chambellon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msphere.00495-22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03775996v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Choufa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul-Razak Tidjani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Harb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.970179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacroix" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coluzzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Payot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqac079" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971919v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chiapello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-022-06036-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922962v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charron-Bourgoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Libante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/genes11090999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898706v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vanet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9030038" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Siguret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Batut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Tackx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dieuaide" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Dallet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mareuil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Toisy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Leblond-Bourget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03495840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974531v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Devignes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618645v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Tackx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mignon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo-Hugo Hillion" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clea Siguret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7490/f1000research.1119762.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix De Thoisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369049v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Birer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gou&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02974525v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01829606v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene H. Chiapello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahendra Mariadassou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03274589v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LORR0063" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610196v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:39855033173eb6e930cc148edef34905b34e8459;origin=https://hal.archives-ouvertes.fr/hal-03610196;visit=swh:1:snp:5f80897225e2e86613b5b10e7bdd103858426c8a;anchor=swh:1:rel:633a56d28c36ec614cb05ae1ab0494639c7e84af;path=/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>