--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -641,51 +641,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the mechanical performance of glued-in rods in timber structures</w:t>
+                <w:t xml:space="preserve">Mixed mode fracture of glued-in rods in timber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coureau Jean-Luc</w:t>
@@ -716,118 +716,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Galimard Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57, pp.79-84. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.71-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-014-9986-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01089914v1</w:t>
+                <w:t xml:space="preserve">hal-01135871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed mode fracture of glued-in rods in timber structures</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the mechanical performance of glued-in rods in timber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coureau Jean-Luc</w:t>
@@ -858,82 +846,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Galimard Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.79-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-014-9986-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135871v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -945,96 +945,109 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des stratégies de fabrication additive sur le comportement dynamique en compression de structures architecturées</w:t>
+                <w:t xml:space="preserve">Réutilisation de poudres en fabrication additive DED : impacts fonctionnels, environnementaux et sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum France Additive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg (67000), France</w:t>
+              <w:t xml:space="preserve">Atelier thématique annuel : Fabrication additive soutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcoSD, Oct 2025, La Défense (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407363v1</w:t>
+                <w:t xml:space="preserve">hal-05528243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Energy Deposition processes, towards sustainable manufacturing performance ?</w:t>
               </w:r>
@@ -1135,619 +1148,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche pour la modélisation des performances durables des procédés de fabrication additive métallique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet des stratégies de fabrication additive sur le comportement dynamique en compression de structures architecturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">Forum France Additive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg (67000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407384v1</w:t>
+                <w:t xml:space="preserve">hal-05407363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation de poudres en fabrication additive DED : impacts fonctionnels, environnementaux et sociaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une approche pour la modélisation des performances durables des procédés de fabrication additive métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique annuel : Fabrication additive soutenable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcoSD, Oct 2025, La Défense (Paris), France</w:t>
+              <w:t xml:space="preserve">3e congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528243v1</w:t>
+                <w:t xml:space="preserve">hal-05407384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’aide au choix des paramètres de fabrication additive : application au procédé arc-fil (WAAM)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Merlo</w:t>
+                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arun Arjunan</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023. Propulser la performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184068v1</w:t>
+                <w:t xml:space="preserve">hal-04185311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des stratégies de fabrication sur le comportement mécanique de pièces métalliques issues des procédés DED-LP et WAAM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vers l’aide au choix des paramètres de fabrication additive : application au procédé arc-fil (WAAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum France Additive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023. Propulser la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185133v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche multidisciplinaire pour la maintenance prédictive des chaussées</w:t>
+                <w:t xml:space="preserve">Influence des stratégies de fabrication sur le comportement mécanique de pièces métalliques issues des procédés DED-LP et WAAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum France Additive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris Saclay, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185130v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une approche multidisciplinaire pour la maintenance prédictive des chaussées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lesbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Buros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+                <w:t xml:space="preserve">Nathalie Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60662/cmf3-ys89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185311v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour le développement d'une gamme opératoire pour la fabrication additive métallique</w:t>
               </w:r>
@@ -1848,381 +1848,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">316L architected materials made by LMD-P and SLM: comparative study of manufacturing and mechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">DYMAT 2022, 26th Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281687v1</w:t>
+                <w:t xml:space="preserve">hal-03959231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle in-situ du procédé LMD-w pour la fabrication de pièces 316L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brosse</w:t>
+                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Peyrot</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959150v1</w:t>
+                <w:t xml:space="preserve">hal-04281687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">316L architected materials made by LMD-P and SLM: comparative study of manufacturing and mechanical behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+                <w:t xml:space="preserve">Contrôle in-situ du procédé LMD-w pour la fabrication de pièces 316L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2022, 26th Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959231v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03959150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2241,260 +2241,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+                <w:t xml:space="preserve">Effects of process on high cycle fatigue life of additively manufactured Ti6Al4V parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Milhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Froustey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Structural Integrity and Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409446v1</w:t>
+                <w:t xml:space="preserve">hal-03409478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process on high cycle fatigue life of additively manufactured Ti6Al4V parts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Brugger</w:t>
+                <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessye dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Structural Integrity and Durability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409478v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement mécanique de pièces métalliques fabriquées par procédés DED</w:t>
               </w:r>
@@ -2601,77 +2601,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chapotot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
@@ -2713,64 +2713,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre en faisant - Présentation d'une démarche pédagogique dans l'enseignement supérieur intégrant un projet pluri-technologique trisannuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,64 +2825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le montage de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3661,51 +3661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Froustey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dufau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deloffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne H&#233;raud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Froustey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dufau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959150v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deloffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne H&#233;raud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>