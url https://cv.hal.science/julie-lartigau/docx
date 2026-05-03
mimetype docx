--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -641,51 +641,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed mode fracture of glued-in rods in timber structures</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the mechanical performance of glued-in rods in timber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coureau Jean-Luc</w:t>
@@ -716,106 +716,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Galimard Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 192, pp.71-86. </w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-014-9986-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135871v1</w:t>
+                <w:t xml:space="preserve">hal-01089914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the mechanical performance of glued-in rods in timber structures</w:t>
+                <w:t xml:space="preserve">Mixed mode fracture of glued-in rods in timber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coureau Jean-Luc</w:t>
@@ -846,94 +858,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Galimard Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 192, pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-014-9986-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2014.10.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01089914v1</w:t>
+                <w:t xml:space="preserve">hal-01135871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -945,109 +945,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réutilisation de poudres en fabrication additive DED : impacts fonctionnels, environnementaux et sociaux</w:t>
+                <w:t xml:space="preserve">Effet des stratégies de fabrication additive sur le comportement dynamique en compression de structures architecturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier thématique annuel : Fabrication additive soutenable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EcoSD, Oct 2025, La Défense (Paris), France</w:t>
+              <w:t xml:space="preserve">Forum France Additive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Strasbourg (67000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528243v1</w:t>
+                <w:t xml:space="preserve">hal-05407363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed Energy Deposition processes, towards sustainable manufacturing performance ?</w:t>
               </w:r>
@@ -1148,606 +1135,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des stratégies de fabrication additive sur le comportement dynamique en compression de structures architecturées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une approche pour la modélisation des performances durables des procédés de fabrication additive métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum France Additive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Strasbourg (67000), France</w:t>
+              <w:t xml:space="preserve">3e congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407363v1</w:t>
+                <w:t xml:space="preserve">hal-05407384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche pour la modélisation des performances durables des procédés de fabrication additive métallique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+                <w:t xml:space="preserve">Réutilisation de poudres en fabrication additive DED : impacts fonctionnels, environnementaux et sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse (FR), France</w:t>
+              <w:t xml:space="preserve">Atelier thématique annuel : Fabrication additive soutenable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EcoSD, Oct 2025, La Défense (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407384v1</w:t>
+                <w:t xml:space="preserve">hal-05528243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Buros</w:t>
+                <w:t xml:space="preserve">Vers l’aide au choix des paramètres de fabrication additive : application au procédé arc-fil (WAAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Laguna Salvadó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Merlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, (en ligne), France</w:t>
+              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023. Propulser la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185311v1</w:t>
+                <w:t xml:space="preserve">hal-04184068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’aide au choix des paramètres de fabrication additive : application au procédé arc-fil (WAAM)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des stratégies de fabrication sur le comportement mécanique de pièces métalliques issues des procédés DED-LP et WAAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arun Arjunan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI QUALITA MOSIM 2023. Propulser la performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">Forum France Additive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184068v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des stratégies de fabrication sur le comportement mécanique de pièces métalliques issues des procédés DED-LP et WAAM</w:t>
+                <w:t xml:space="preserve">Proposition d’une approche multidisciplinaire pour la maintenance prédictive des chaussées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lesbats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum France Additive</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trois-Rivières, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60662/cmf3-ys89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185133v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une approche multidisciplinaire pour la maintenance prédictive des chaussées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Charrier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI Qualita MOSIM 2023. Propulser la performance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185130v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour le développement d'une gamme opératoire pour la fabrication additive métallique</w:t>
               </w:r>
@@ -1854,64 +1854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">316L architected materials made by LMD-P and SLM: comparative study of manufacturing and mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1943,1357 +1943,1379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Buros</w:t>
+                <w:t xml:space="preserve">Contrôle in-situ du procédé LMD-w pour la fabrication de pièces 316L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281687v1</w:t>
+                <w:t xml:space="preserve">hal-03959150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle in-situ du procédé LMD-w pour la fabrication de pièces 316L</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brosse</w:t>
+                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Peyrot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959150v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du comportement mécanique de pièces métalliques fabriquées par procédés DED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Milhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959203v1</w:t>
+                <w:t xml:space="preserve">hal-03409468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process on high cycle fatigue life of additively manufactured Ti6Al4V parts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Brugger</w:t>
+                <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Llaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessye dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Structural Integrity and Durability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409478v1</w:t>
+                <w:t xml:space="preserve">hal-03409446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+                <w:t xml:space="preserve">Effects of process on high cycle fatigue life of additively manufactured Ti6Al4V parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Milhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Froustey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health - Energy Efficiency &amp; Intelligent Building Systems (HEIBS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Structural Integrity and Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409446v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique de pièces métalliques fabriquées par procédés DED</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outils numériques pour l’automatisation de la gestion documentaire dans le cycle Bachelor de Technologies de l’ESTIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chapotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">8e colloque international en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409468v1</w:t>
+                <w:t xml:space="preserve">hal-03349421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques pour l’automatisation de la gestion documentaire dans le cycle Bachelor de Technologies de l’ESTIA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprendre en faisant - Présentation d'une démarche pédagogique dans l'enseignement supérieur intégrant un projet pluri-technologique trisannuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bur</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Chapotot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e colloque international en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349421v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03212635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre en faisant - Présentation d'une démarche pédagogique dans l'enseignement supérieur intégrant un projet pluri-technologique trisannuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le montage de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e colloque international en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Projectics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Bidart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03212635v1</w:t>
+                <w:t xml:space="preserve">hal-03409396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le montage de projet</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude mécanique des assemblages par goujons collés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Bidart, France</w:t>
+              <w:t xml:space="preserve">14e colloque national AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409396v1</w:t>
+                <w:t xml:space="preserve">hal-01253605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude mécanique des assemblages par goujons collés</w:t>
+                <w:t xml:space="preserve">Bonded-in rods connections: modeling of mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Coureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Galimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e colloque national AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France</w:t>
+              <w:t xml:space="preserve">COST Action FP1004 "Enhance mechanical properties of timber, engineered wood products and timber structures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Zagreb, Croatia. pp.143-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253605v1</w:t>
+                <w:t xml:space="preserve">hal-03407888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonded-in rods connections: modeling of mechanical behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moisture content and temperature effects on reinforcements in timber structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Coureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Morel</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Galimard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Maurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FP1004 "Enhance mechanical properties of timber, engineered wood products and timber structures"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference of COST Action IE061. Interaction between Wood Science and Conservation of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Izmir, Turkey. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/2.1.3611.4561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407888v1</w:t>
+                <w:t xml:space="preserve">hal-05604323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réutilisation des poudres en fabrication additive par dépôt de matière sous énergie concentrée - laser poudre (DED-LP) : défis, état de l'art et perspectives pour les superalliages base nickel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Deloffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum France Additive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Strasbourg, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of machine parameters on Ti-6-Al-4V small sized specimens made by laser metal deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Milhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3348,73 +3370,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology of Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture content and temperature effects on reinforcements in timber structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3456,65 +3478,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference of COST action IE0601: "Wood science for cultural heritage"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Izmir, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3661,51 +3683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Froustey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dufau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185133v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959150v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959203v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409478v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399219v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deloffre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne H&#233;raud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354591v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Froustey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dufau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3611.4561" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deloffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne H&#233;raud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>