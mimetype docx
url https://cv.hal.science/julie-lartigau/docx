--- v2 (2026-05-03)
+++ v3 (2026-05-31)
@@ -1848,122 +1848,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">316L architected materials made by LMD-P and SLM: comparative study of manufacturing and mechanical behavior</w:t>
+                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Viot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DYMAT 2022, 26th Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03959231v1</w:t>
+                <w:t xml:space="preserve">hal-04281687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle in-situ du procédé LMD-w pour la fabrication de pièces 316L</w:t>
               </w:r>
@@ -2051,217 +2051,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures architecturées issues des procédés LMD-P et SLM : étude comparative de la fabrication et du comportement mécanique</w:t>
+                <w:t xml:space="preserve">316L architected materials made by LMD-P and SLM: comparative study of manufacturing and mechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Buros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Viot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">DYMAT 2022, 26th Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281687v1</w:t>
+                <w:t xml:space="preserve">hal-03959231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement mécanique de pièces métalliques fabriquées par procédés DED</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of process on high cycle fatigue life of additively manufactured Ti6Al4V parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Milhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lartigau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Froustey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Structural Integrity and Durability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409468v1</w:t>
+                <w:t xml:space="preserve">hal-03409478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-physical systems applied to intelligent buildings: Focus on multi-energy management and health monitoring</w:t>
               </w:r>
@@ -2366,135 +2379,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process on high cycle fatigue life of additively manufactured Ti6Al4V parts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du comportement mécanique de pièces métalliques fabriquées par procédés DED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lartigau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Milhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Froustey</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Terrenoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Structural Integrity and Durability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03409478v1</w:t>
+                <w:t xml:space="preserve">hal-03409468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils numériques pour l’automatisation de la gestion documentaire dans le cycle Bachelor de Technologies de l’ESTIA</w:t>
               </w:r>
@@ -3683,51 +3683,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Froustey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dufau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959231v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281687v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409468v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3611.4561" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deloffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne H&#233;raud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Terrenoir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Laguna Salvad&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lartigau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Arjunan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Merlo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2571203" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185329v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063108" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhomme" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Brugger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Froustey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dufau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311528v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galimard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cointe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2016.04.015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JBKF0NTJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089914v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coureau Jean-Luc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galimard Philippe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maurin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2014.10.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRDKRGSB-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-014-9986-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407363v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05407384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184068v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Terrasson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villeneuve" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lesbats" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charrier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/cmf3-ys89" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Buros" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Viot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920688v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281687v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959150v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosse" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peyrot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959231v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409478v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409446v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Llaria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villeneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessye dos Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chapotot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409396v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407888v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3611.4561" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399219v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Deloffre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne H&#233;raud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>