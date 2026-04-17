--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1607,277 +1607,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des circuits d’alimentation en eau par &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Sautour</w:t>
+                <w:t xml:space="preserve">Épidémiologie de populations de Fusarium oxysporum et F. dimerum en milieu hospitaliers à Dijon et Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Barbezant</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbezant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gautheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale (SFMM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevauchon 2014 (JJC) - 10èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800030v1</w:t>
+                <w:t xml:space="preserve">hal-02740418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épidémiologie de populations de Fusarium oxysporum et F. dimerum en milieu hospitaliers à Dijon et Nancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination des circuits d’alimentation en eau par &amp;lt;em&amp;gt;Fusarium&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Edel-Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Steinberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadine Gautheron</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbezant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jean Chevauchon 2014 (JJC) - 10èmes Rencontres de Phytopathologie - Mycologie, Société Française de Phytopathologie (SFP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Aussois, France. 116 p</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale (SFMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740418v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination de réseaux hydriques hospitaliers par une population clonale de &amp;lt;em&amp;gt;Fusarium oxysporum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -2710,51 +2710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grinbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Degueurce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louren&#231;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27959-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.06.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHWD3MBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01939-16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbezant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sixt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.02.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z07MH2GV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.11.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50D69KX8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740418v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbezant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Barbezant M." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.07.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZJWL6S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M. Barbezant Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mercy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Secco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Grinbaum" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Degueurce" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Laurent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weidmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David da Silva Barreira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Louren&#231;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Novion Ducassou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27959-9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02987130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Heumann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-020-00159-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02537081v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lebleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Abdo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.108464" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03123868v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Catacchio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ventura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro D&#8217;addabbo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Maria Calabrese" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/beverages6010009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01531171v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Maitre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Coucheney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.06.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHWD3MBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01497796v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Edel-Hermann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gautheron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01939-16" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbezant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sixt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2015.02.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z07MH2GV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650349v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.11.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-50D69KX8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515841v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05515846v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Frelet-Barrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740418v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbezant" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800030v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749726v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Barbezant M." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2013.07.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DZJWL6S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- M. Barbezant Marie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gollotte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mercy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Secco" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Prost" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05516332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824568v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>