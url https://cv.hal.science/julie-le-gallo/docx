--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -225,51 +225,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (99)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -610,932 +610,889 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t>
+                <w:t xml:space="preserve">Choosing Right Bayesian Tools: A Comparative Study of Modern Bayesian Methods in Spatial Econometric Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Chapel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">Yuheng Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (1), pp.63-74. </w:t>
+              <w:t xml:space="preserve">Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/econometrics13040049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022473v1</w:t>
+                <w:t xml:space="preserve">hal-05558834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARIS2019: The impact of rent control on the Parisian rental market</w:t>
+                <w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Morin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Capucine Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Housing Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhe.2025.102101⟩</w:t>
+              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315123v1</w:t>
+                <w:t xml:space="preserve">hal-05022473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Julie Le Gallo, Editor-in-Chief as of January 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PARIS2019: The impact of rent control on the Parisian rental market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Regnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geographical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10109-025-00460-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Housing Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.102101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhe.2025.102101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992580v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econométrie des données spatiales : enjeux d'identification et perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction of Julie Le Gallo, Editor-in-Chief as of January 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geographical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10109-025-00460-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527207v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Spatial Spillovers: Do's and Don'ts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Econométrie des données spatiales : enjeux d'identification et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Debarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.245-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joes.12692⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05107904v1</w:t>
+                <w:t xml:space="preserve">hal-05527207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination against people with mental, physical or visual disabilities in the French rental housing market: field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Flage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Housing Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (1), pp.116-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02673037.2023.2266412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tax Competition With Intermunicipal Cooperation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Identification of Spatial Spillovers: Do's and Don'ts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Debarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Tax Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 78 (1), pp.5-43. </w:t>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (5), pp.2152-2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/733246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/joes.12692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966042v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of migration status on employment quality: causal empirical evidence for Tunisian migrants</w:t>
+                <w:t xml:space="preserve">Tax Competition With Intermunicipal Cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fares Ben Youssef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kriaa</w:t>
+                <w:t xml:space="preserve">David Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2025.2495888⟩</w:t>
+              <w:t xml:space="preserve">National Tax Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 78 (1), pp.5-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/733246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164586v1</w:t>
+                <w:t xml:space="preserve">hal-04966042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dubé</w:t>
+                <w:t xml:space="preserve">Impact of migration status on employment quality: causal empirical evidence for Tunisian migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kriaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.127417. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2025.2495888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307641v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024 JGS Best Paper Award and the Editors’ Choice Paper Volume 27(1)</w:t>
               </w:r>
@@ -1632,1418 +1589,1461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From COVID-19 to ‘new normal’? Revisiting Parisian short-term rental markets and their dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuheng Ling</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Des Rosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Issues in Tourism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, online, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13683500.2024.2362378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733192v1</w:t>
+                <w:t xml:space="preserve">hal-05307641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Town Airbnb and the Country Airbnb under Covid-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated causal framework to evaluate uplift value with an example on change in public transport supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuheng Ling</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Allam</w:t>
+                <w:t xml:space="preserve">François Des Rosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Breuille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+                <w:t xml:space="preserve">Diego Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pier Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12lph⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 185 (online), pp.103500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2024.103500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919893v1</w:t>
+                <w:t xml:space="preserve">hal-04733196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated causal framework to evaluate uplift value with an example on change in public transport supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dubé</w:t>
+                <w:t xml:space="preserve">From COVID-19 to ‘new normal’? Revisiting Parisian short-term rental markets and their dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pier Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2024.103500⟩</w:t>
+              <w:t xml:space="preserve">Current Issues in Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, online, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13683500.2024.2362378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733196v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Security and Weather Events: A Multidimensional Analysis in the West African Sahel for 2001–2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oudah Yobom</w:t>
+                <w:t xml:space="preserve">The Town Airbnb and the Country Airbnb under Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian and African Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00219096231225949⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186 (1), pp.9-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12lph⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610346v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Municipal efficiency spillovers in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Food Security and Weather Events: A Multidimensional Analysis in the West African Sahel for 2001–2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudah Yobom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 73 (4), pp.2143-2172. </w:t>
+              <w:t xml:space="preserve">Journal of Asian and African Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-024-01326-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/00219096231225949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849026v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legras</w:t>
+                <w:t xml:space="preserve">Municipal efficiency spillovers in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Piedra-Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 73 (4), pp.2143-2172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-024-01326-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113250v1</w:t>
+                <w:t xml:space="preserve">hal-04849026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial panel simultaneous equations models with error components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taoufiki Mbratana</w:t>
+                <w:t xml:space="preserve">Assessing French departments’ spending efficiency over time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00181-023-02368-z⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, online, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2167925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299671v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing French departments’ spending efficiency over time</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
+                <w:t xml:space="preserve">Spatial panel simultaneous equations models with error components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Amba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufiki Mbratana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036846.2023.2167925⟩</w:t>
+              <w:t xml:space="preserve">Empirical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (3), pp.1149-1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00181-023-02368-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166497v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian spatial panel models: a flexible Kronecker error component approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuheng Ling</w:t>
+                <w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Védrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Letters in Spatial and Resource Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (1), pp.39. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 210, pp.107856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12076-023-00362-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291794v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Proper Computation of the Hausman Test Statistic in Standard Linear Panel Data Models: Some Clarifications and New Results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian spatial panel models: a flexible Kronecker error component approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuheng Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Alexandre Sénégas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/econometrics11040025⟩</w:t>
+              <w:t xml:space="preserve">Letters in Spatial and Resource Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (1), pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12076-023-00362-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278648v1</w:t>
+                <w:t xml:space="preserve">hal-04291794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential Migration and the COVID-19 Crisis: Towards an Urban Exodus in France?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Proper Computation of the Hausman Test Statistic in Standard Linear Panel Data Models: Some Clarifications and New Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Verlhiac</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alexandre Sénégas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2084⟩</w:t>
+              <w:t xml:space="preserve">Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/econometrics11040025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910242v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04278648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of land price in the peri-urban fringe of Mexico City: Environmental amenities for informal land parcel purchasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estebania Teyeliz Martínez-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estebania Teyeliz Martínez-Jiménez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+                <w:t xml:space="preserve">Enrique Pérez-Campuzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alonso Aguilar Ibarra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (1), pp.222-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0042098020960968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and agriculture: empirical evidence for countries and agroecological zones of the Sahel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oudah Yobom</w:t>
+                <w:t xml:space="preserve">Residential Migration and the COVID-19 Crisis: Towards an Urban Exodus in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Verlhiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (8), pp.918-936. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 536-37, pp.57-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1970710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574621v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Push and pull factors in Tunisian internal migration: The role of human capital</w:t>
               </w:r>
@@ -3114,2193 +3114,2180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specification and estimation of a periodic spatial panel autoregressive model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marius Amba</w:t>
+                <w:t xml:space="preserve">Climate and agriculture: empirical evidence for countries and agroecological zones of the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudah Yobom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Spatial Econometrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (8), pp.918-936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43071-022-00028-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1970710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03910243v1</w:t>
+                <w:t xml:space="preserve">hal-03574621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices de la densification urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Specification and estimation of a periodic spatial panel autoregressive model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Amba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rce.028.0170⟩</w:t>
+              <w:t xml:space="preserve">Journal of Spatial Econometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (1), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43071-022-00028-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537298v1</w:t>
+                <w:t xml:space="preserve">hal-03910243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental expenditure interactions among OECD countries, 1995-2017</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les bénéfices de la densification urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youba Ndiaye</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.econmod.2020.10.006⟩</w:t>
+              <w:t xml:space="preserve">Regards croisés sur l'économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (1), pp.170-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rce.028.0170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974683v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social preferences across different populations: Meta-analyses on the ultimatum game and dictator game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Challe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+                <w:t xml:space="preserve">Nikolaos Georgantzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick L’horty</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">Jean-Christian Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 90 (en ligne), pp.101613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2020.101613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264901v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social preferences across different populations: Meta-analyses on the ultimatum game and dictator game</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francois Cochard</w:t>
+                <w:t xml:space="preserve">Aux origines des disparités de dépenses des départements français : une analyse empirique (2006-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christian Tisserand</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Houser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2020.101613⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (2), pp.223-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.312.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974685v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux origines des disparités de dépenses des départements français : une analyse empirique (2006-2016)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental expenditure interactions among OECD countries, 1995-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Houser</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youba Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.312.0055⟩</w:t>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 94, pp.244-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2020.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226619v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial dimension of the French private rental markets: Evidence from microgeographic data in 2015</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Grivault</w:t>
+                <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (8), pp.21. </w:t>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2399808320977877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198767v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for spatial group-wise heteroskedasticity in spatial autocorrelation regression models: Lagrange multiplier scan tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The spatial dimension of the French private rental markets: Evidence from microgeographic data in 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coro Chasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-019-00919-w⟩</w:t>
+              <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (8), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2399808320977877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537831v1</w:t>
+                <w:t xml:space="preserve">hal-03198767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Geographical Concentration of Industries in the Tunisian Sahel? Empirical Evidence Using Distance‐Based Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawaa Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Benammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 111 (5), pp.738-757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tesg.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 52 (9), pp.1010-1029. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00036846.2019.1646885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t>
+                <w:t xml:space="preserve">Testing for spatial group-wise heteroskedasticity in spatial autocorrelation regression models: Lagrange multiplier scan tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coro Chasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (2), pp.287-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-019-00919-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537864v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the special issue: recent developments in spatial statistics and spatial econometrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00168-020-00983-7⟩</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537819v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l’emploi : une évaluation expérimentale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Anne</w:t>
+                <w:t xml:space="preserve">Introduction to the special issue: recent developments in spatial statistics and spatial econometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/redp.304.0015⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (2), pp.239-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-020-00983-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956915v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional gatekeepers, inventor networks and inventive performance : Spatial and organizational channels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l’emploi : une évaluation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Plunket</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respol.2020.103981⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130 (4), pp.519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/redp.304.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889468v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Airbnb Disrupt the Private Rental Market? An Empirical Analysis for French Cities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regional gatekeepers, inventor networks and inventive performance : Spatial and organizational channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Plunket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (1-2), pp.76-104. </w:t>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (5), pp.103981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0160017618821428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2020.103981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476711v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What matters most for FDI attraction in services: country or region performance? An empirical analysis of EU for 1997–2012</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kroichvili</w:t>
+                <w:t xml:space="preserve">Does Airbnb Disrupt the Private Rental Market? An Empirical Analysis for French Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Regional Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1-2), pp.76-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0160017618821428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867758v1</w:t>
+                <w:t xml:space="preserve">hal-02476711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la densification sur les coûts des infrastructures et services publics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Grivault</w:t>
+                <w:t xml:space="preserve">What matters most for FDI attraction in services: country or region performance? An empirical analysis of EU for 1997–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63, pp.601 - 638</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02139638v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Differences in Legal Disputes: The Case of French Labor Courts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaos Georgantzís</w:t>
+                <w:t xml:space="preserve">Impact de la densification sur les coûts des infrastructures et services publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christian Tisserand</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Le Goix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.1201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.706.1201⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.703.0345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453491v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02139638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La structuration de l’espace économique : quels apports d’une approche pluridisciplinaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender Differences in Legal Disputes: The Case of French Labor Courts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Georgantzís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Puech</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peterle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christian Tisserand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (3), pp.301-304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.703.0301⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.1201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173013v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What matters most for FDI attraction in services: country or region performance? An empirical analysis of EU for 1997–2012</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La structuration de l’espace économique : quels apports d’une approche pluridisciplinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Puech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (3), pp.601-638. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.301-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-019-00949-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.703.0301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401238v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,4808 +5341,4912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What role for human capital in the growth process: new evidence from endogenous latent factor panel quantile regressions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philip Kostov</w:t>
+                <w:t xml:space="preserve">What matters most for FDI attraction in services: country or region performance? An empirical analysis of EU for 1997–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scottish Journal of Political Economy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjpe.12196⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.601-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-019-00949-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913011v1</w:t>
+                <w:t xml:space="preserve">hal-02401238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scan test for spatial groupwise heteroscedasticity in cross-sectional models with an application on houses prices in Madrid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coro Chasco</w:t>
+                <w:t xml:space="preserve">Spatial variation in energy attitudes and perceptions: Evidence from Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazmiye Balta-Ozkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernando López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.226 - 238. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.2160 - 2180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2017.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868546v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variation in energy attitudes and perceptions: Evidence from Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nazmiye Balta-Ozkan</w:t>
+                <w:t xml:space="preserve">A scan test for spatial groupwise heteroscedasticity in cross-sectional models with an application on houses prices in Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coro Chasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.06.027⟩</w:t>
+              <w:t xml:space="preserve">Regional Science and Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.226 - 238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2017.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868550v1</w:t>
+                <w:t xml:space="preserve">hal-01868546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional spatial lag panel data model with spatial moving average nested random effects errors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fingleton</w:t>
+                <w:t xml:space="preserve">What role for human capital in the growth process: new evidence from endogenous latent factor panel quantile regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pirotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00181-017-1410-7⟩</w:t>
+              <w:t xml:space="preserve">Scottish Journal of Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (5), pp.501-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjpe.12196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868535v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does issuing building permits reduce the cost of land? An estimation based on the demand for building land in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+                <w:t xml:space="preserve">A multidimensional spatial lag panel data model with spatial moving average nested random effects errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fingleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2018.500t.1945⟩</w:t>
+              <w:t xml:space="preserve">Empirical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 55 (1), pp.113 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00181-017-1410-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01941282v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panel data models with spatially dependent nested random effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fingleton</w:t>
+                <w:t xml:space="preserve">Does issuing building permits reduce the cost of land? An estimation based on the demand for building land in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pirotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (1), pp.63 - 80. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 500t, pp.45-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jors.12327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2018.500t.1945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868541v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial fiscal interactions among French municipalities within inter-municipal groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Panel data models with spatially dependent nested random effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fingleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pirotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (46), pp.4617-4637. </w:t>
+              <w:t xml:space="preserve">Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), pp.63 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2017.1287861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jors.12327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943323v1</w:t>
+                <w:t xml:space="preserve">hal-01868541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of latin american sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olfa Toumi</w:t>
+                <w:t xml:space="preserve">Spatial fiscal interactions among French municipalities within inter-municipal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jaleleddine Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.05.013⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (46), pp.4617-4637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2017.1287861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606332v1</w:t>
+                <w:t xml:space="preserve">hal-02943323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of latin american sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Toumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaleleddine Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.878-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2017.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467941v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear impact estimation in spatial autoregressive models</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 163, pp.59-64. </w:t>
+              <w:t xml:space="preserve">Journal of Urban Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.econlet.2017.11.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662244v1</w:t>
+                <w:t xml:space="preserve">hal-01467941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregated Versus Individual Land-Use Models: Modeling Spatial Autocorrelation to Increase Predictive Accuracy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Nonlinear impact estimation in spatial autoregressive models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10666-016-9523-5⟩</w:t>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163, pp.59-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2017.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496823v1</w:t>
+                <w:t xml:space="preserve">hal-01662244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse économique de changement d’usage du sol. Introduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Guillain</w:t>
+                <w:t xml:space="preserve">Aggregated Versus Individual Land-Use Models: Modeling Spatial Autocorrelation to Increase Predictive Accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (2), pp.129-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10666-016-9523-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158181v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Foreign Investors’ Location Determinants in Service Functions Differ According to Sectors? An Empirical Analysis of EU for 1997 to 2011</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kroichvili</w:t>
+                <w:t xml:space="preserve">Analyse économique de changement d’usage du sol. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.405-408</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0160017615603196⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02629953v1</w:t>
+                <w:t xml:space="preserve">hal-02158181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secret versus public reserve price in an “outcry” English procurement auction: Experimental results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Foreign Investors’ Location Determinants in Service Functions Differ According to Sectors? An Empirical Analysis of EU for 1997 to 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kroichvili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.07.033⟩</w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (4), pp.417-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0160017615603196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282276v1</w:t>
+                <w:t xml:space="preserve">hal-02629953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence: A Story of Quantiles and Spillovers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Kostov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kyklos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (4), pp.552 - 576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/kykl.12093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la politique de cohésion aux villes européennes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secret versus public reserve price in an “outcry” English procurement auction: Experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 169, pp.285-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.07.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299277v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring scan methods to test spatial structure with an application to housing prices in Madrid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Coro Chasco</w:t>
+                <w:t xml:space="preserve">L'apport de la politique de cohésion aux villes européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue française de finances publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 125, pp.57-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869290v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting land use allocation in France: a spatial panel data analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raja R. Chakir</w:t>
+                <w:t xml:space="preserve">Exploring scan methods to test spatial structure with an application to housing prices in Madrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coro Chasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000658v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does regulation of manure land application work against agglomeration economies? Theory and evidence from the French hog sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+                <w:t xml:space="preserve">Predicting land use allocation in France: a spatial panel data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raja R. Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ajae/aar121⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.114-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208802v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The local vs global dilemma of the effects of structural funds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Guillain</w:t>
+                <w:t xml:space="preserve">Does regulation of manure land application work against agglomeration economies? Theory and evidence from the French hog sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (1), pp.116-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajae/aar121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01226500v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agglomeration and dispersion of economic activities in and around Paris: An exploratory spatial data analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">The local vs global dilemma of the effects of structural funds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 37 (6), pp.961-981</w:t>
+              <w:t xml:space="preserve">Growth and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (2), pp.466-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01227934v1</w:t>
+                <w:t xml:space="preserve">halshs-01226500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The state-federal dichotomy in the effects of minimum wages on teenage employment in the United States</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steve Bazen</w:t>
+                <w:t xml:space="preserve">Agglomeration and dispersion of economic activities in and around Paris: An exploratory spatial data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (6), pp.961-981</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00485041v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01227934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of structural funds on regional growth : How to reconsider a 9-year-old black box</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Guillain</w:t>
+                <w:t xml:space="preserve">The state-federal dichotomy in the effects of minimum wages on teenage employment in the United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Bazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (3), pp.267-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econlet.2009.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485043v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les schémas de concentration sectorielle au sein de l'Union européenne : l'Est miroir de l'Ouest ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Impact of structural funds on regional growth : How to reconsider a 9-year-old black box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 423, pp.59-76</w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009-30, pp.77-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502822v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does evidence on regional economic convergence depend on the estimation strategy ? Outcomes from analysis of a set of NUTS-2 regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Arbia</w:t>
+                <w:t xml:space="preserve">Les schémas de concentration sectorielle au sein de l'Union européenne : l'Est miroir de l'Ouest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Piras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (2), pp.209-224</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 423, pp.59-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485034v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and sectoral productivity convergence between European regions, 1975-2000</w:t>
+                <w:t xml:space="preserve">Spatial analysis of urban growth in Spain, 1900-2001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coro Chasco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87 (4), pp.505-525</w:t>
+              <w:t xml:space="preserve">Empirical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (1), pp.59-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485038v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional convergence and the impact of European structural funds over 1989-1999 : a spatial econometric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+                <w:t xml:space="preserve">Does evidence on regional economic convergence depend on the estimation strategy ? Outcomes from analysis of a set of NUTS-2 regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Arbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Piras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87 (2), pp.219-244</w:t>
+              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485031v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial analysis of urban growth in Spain, 1900-2001</w:t>
+                <w:t xml:space="preserve">Spatial and sectoral productivity convergence between European regions, 1975-2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coro Chasco</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empirical Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34 (1), pp.59-80</w:t>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (4), pp.505-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485030v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Regional convergence and the impact of European structural funds over 1989-1999 : a spatial econometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104, pp.241-270</w:t>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (2), pp.219-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485026v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identiﬁer la localisation des activités économiques : une approche par les outils de l'analyse exploratoire des données spatiales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, LXI (3), pp.5-34</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.241-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485028v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite sample properties of estimators of spatial models with autoregressive, or moving average, disturbances and system feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fingleton</w:t>
+                <w:t xml:space="preserve">Identiﬁer la localisation des activités économiques : une approche par les outils de l'analyse exploratoire des données spatiales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87-88, pp.39-62</w:t>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LXI (3), pp.5-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485037v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Guillain</w:t>
+                <w:t xml:space="preserve">Finite sample properties of estimators of spatial models with autoregressive, or moving average, disturbances and system feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fingleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104, pp.241-269</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87-88, pp.39-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00278610v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating spatial models with endogenous variables, a spatial lag and spatially dependent disturbances : ﬁnite sample properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fingleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87 (3), pp.319-339</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.241-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485035v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00278610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local versus Global Convergence in Europe: A bayesian Spatial Econometric Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating spatial models with endogenous variables, a spatial lag and spatially dependent disturbances : ﬁnite sample properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Lesage</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fingleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 37 (1), pp. 82-108</w:t>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (3), pp.319-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00250246v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local versus Global Convergence in Europe: A bayesian Spatial Econometric Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Brossard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.11-35</w:t>
+              <w:t xml:space="preserve">Review of Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (1), pp. 82-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731671v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00250246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20, pp.11-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of EU regional support on growth and employment</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Pierre Tourneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Czech Journal of Economics and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 57 (7-8), pp.325-340</w:t>
+              <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.11-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485024v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of air quality measures in hedonic house price models: spatial aspects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of EU regional support on growth and employment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Anselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (1), pp.31-52</w:t>
+              <w:t xml:space="preserve">Czech Journal of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 57 (7-8), pp.325-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401242v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the temporal and spatial heterogeneity of the European convergence process: 1980-1999</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interpolation of air quality measures in hedonic house price models : spatial aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Anselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Regional Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.31-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401245v1</w:t>
+                <w:t xml:space="preserve">hal-00485017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpolation of air quality measures in hedonic house price models : spatial aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Interpolation of air quality measures in hedonic house price models: spatial aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Anselin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (1), pp.31-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485017v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clubs de convergence et effets de débordements géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the temporal and spatial heterogeneity of the European convergence process: 1980-1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (2), pp.269-288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0022-4146.2006.00441.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00143217v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European regional convergence process, 1980-1995 : Do spatial dependence and spatial heterogeneity matter ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Clubs de convergence et effets de débordements géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (1), pp.2-34</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 173, pp.111-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485014v1</w:t>
+                <w:t xml:space="preserve">halshs-00143217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clubs de convergence et effets de débordement géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">The European regional convergence process, 1980-1995 : Do spatial dependence and spatial heterogeneity matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 173 (2), pp.2-34</w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.2-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485013v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in spatial and sectoral patterns of employment in Ile-de-France, 1978-1997.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachel Guillain</w:t>
+                <w:t xml:space="preserve">Clubs de convergence et effets de débordement géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Boîteux-Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 43 (11), pp.2075-2098</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 173 (2), pp.2-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00109434v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European Regional Convergence Process, 1980-1995: Do Spatial Regimes and Spatial Dependence Matter?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cem Ertur</w:t>
+                <w:t xml:space="preserve">Changes in spatial and sectoral patterns of employment in Ile-de-France, 1978-1997.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baumont</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boîteux-Orain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (1), pp.3-34</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43 (11), pp.2075-2098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00009638v1</w:t>
+                <w:t xml:space="preserve">halshs-00109434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the temporal and spatial heterogeneity of the European convergence process : 1980-1999</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European Regional Convergence Process, 1980-1995: Do Spatial Regimes and Spatial Dependence Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 46 (2), pp.269-288</w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.3-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485016v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00009638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du processus de convergence régionale en Europe</w:t>
+                <w:t xml:space="preserve">Evaluating the temporal and spatial heterogeneity of the European convergence process : 1980-1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Région et Développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2005-21, pp.119-139</w:t>
+              <w:t xml:space="preserve">Journal of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 46 (2), pp.269-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401248v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the property of diffusion in the spatial error model.</w:t>
+                <w:t xml:space="preserve">Dynamique du processus de convergence régionale en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 12 (9), pp.533-536</w:t>
+              <w:t xml:space="preserve">Région et Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005-21, pp.119-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00007822v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the property of diffusion in the spatial error model</w:t>
+                <w:t xml:space="preserve">On the property of diffusion in the spatial error model.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Economics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 12 (9), pp.533-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401239v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the property of diffusion in the spatial error model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Economics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (9), pp.533-536</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation des effets de proximité dans le processus de convergence régionale : une approche par l'économétrie spatiale sur 92 régions européennes (1980-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.203-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00315938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10165,259 +10256,259 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 : Multi-Dimensional Models for Spatial Panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Econometrics of Multi-dimensional Panels : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.353-379, 2024, Advanced Studies in Theoretical and Applied Econometrics, 978-3-031-49848-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49849-7_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatial Structure of Housing Prices in Madrid: Evidence from Spatio-temporal Scan Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coro Chasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando López</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Scan Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer New York, pp.683-701, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-8033-4_58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map and Statistical Model to Explore Spatial Heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10427,92 +10518,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2024, 9781394325788 ; 9781789451610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394325788.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte et modèle statistique pour explorer l'hétérogénéité spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10532,1057 +10623,1057 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Group, pp.147-188, 2023, 1789481619, 9781789481617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does EU Cohesion Policy affect territorial inequalities and regional development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EU Cohesion Policy and Spatial Governance : Territorial, Social and Economic Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.156-170, 2021, 978 1 83910 357 5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781839103582.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Autocorrelation in Econometric Land Use Models: An Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelaati Daouia; Anne Ruiz-Gazen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.339-362, 2021, 978-3-030-73251-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous reaction versus interaction in spatial econometric regional growth and convergence models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Regional Growth and Development Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Edgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9781788970013. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781788970020.00031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la densité sur les coûts des infrastructures et services publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Brès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Prager, J.-C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les effets économiques et urbains du Grand Paris Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Econométrie spatiale sur données de panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Bouayad Agha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'Analyse Spatiale, INSEE Méthodes n°131</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">INSEE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for Spatial Panels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matyas Laszlo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Econometrics of Multi-dimensional Panels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 50, Springer, pp.263-389, 2017, Advanced Studies in Theoretical and Applied Econometrics, 978-3-319-60783-2; 978-3-319-60782-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-60783-2_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Growth and Convergence: Heterogenous reaction versus interaction in spatial econometric approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberta Capello, Peter Nijkamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Regional Growth and Development Theories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eward Elgar, pp.374-388, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Econometrics and Panel Data Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Anselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Panel Data Econometrics, chap. 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75892-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques européennes de cohésion territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil d'Analyse Economique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et compétitivité des régions : Rapport pour le Conseil d'Analyse Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Documentation française, pp.343-360, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00332742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Convergence Clubs and the European Growth Process, 1980-1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advances in Spatial Science Series, Springer Verlag, pp. 131-158, 2003, chap.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11592,209 +11683,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’analyse des politiques publiques d’aménagement. Une approche pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Legros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 2023, Ouvertures économiques, Nicolas Devaux; Jean Dubé; Julie Le Gallo; Diègo Legros, 9782807363502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension spatiale de la ségrégation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaschet F., Lacour C. Presses Universitaires de Bordeaux, Chapitre II, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00200616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11804,911 +11895,911 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial patterns and economic impacts of short-term rentals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Real Estate Developers Benefit from Preserving Forest and Green Spaces in New Developments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Geometry Days 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">70th North American Meetings of the Regional Science Association International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, the North American Regional Science Council; the Western Regional Science Association; the Spatial Econometrics Association, Nov 2023, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281286v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification with spatial data: Challenges and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Workshop on Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Sorting and Housing Wealth Persistence: Insights from the Universe of French Homeowners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi LEI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59e Congrès de l'Association de Science Régionale de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Real Estate Developers Benefit from Preserving Forest and Green Spaces in New Developments?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial patterns and economic impacts of short-term rentals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Capucine Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70th North American Meetings of the Regional Science Association International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, the North American Regional Science Council; the Western Regional Science Association; the Spatial Econometrics Association, Nov 2023, San Diego (California), United States</w:t>
+              <w:t xml:space="preserve">Stochastic Geometry Days 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296164v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns and economic impacts of short-term rentals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Regional Science Association 62 th Congress 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Evaluation of Policies Supporting Homeownership: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi LEI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70e congrès de l'Association Française de Sciences Économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, causality and spatial econometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Debarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI World Conference of Spatial Econometrics Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spatial Econometrics Association, Jun 2022, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, causality, and spatial econometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Debarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Workshop in Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEM (Department of Economics and Management of Lille), LPP (Department of Mathematics of Lille), INRIA-MODAL, ONCOLille Institute and the Université de Lille, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification, causality and spatial econometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Debarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESRC Workshop Recent Developments in Spatial Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, (https://sew2022.sciencesconf.org/), May 2022, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The signaling value of nested wine names</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Annual Conference of the International Association for Applied Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Econometric Institute at Erasmus School of Economics in Rotterdam, Jun 2021, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03268014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax competition with intermunicipal cooperation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Agrawal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12723,519 +12814,519 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60th Annual Meeting of the European Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Webconference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should French municipalities foster urban densification to reduce their expenditures?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual Meeting of the French Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">18th International Workshop on Spatial Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931806v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+                <w:t xml:space="preserve">Should French municipalities foster urban densification to reduce their expenditures?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliakim Kakpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th ERSA Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">68th Annual Meeting of the French Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291467v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02931806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Workshop on Spatial Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">59th ERSA Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291471v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should French municipalities foster urban densification to reduce their expenditures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliakim Kakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13250,168 +13341,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Marché français du logement : analyses et outils", Banque de France et Ministère du logement et de l'habitat durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel data models with spatially nested random effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fingleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pirotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Paelinck Seminar of Spatial Econometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne (UB). FRA., Oct 2015, Dijon, France. 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation with peers: The case of spatial fiscal interactions among French municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13427,73 +13518,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation with peers: The case of spatial fiscal interactions among French municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13509,672 +13600,672 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Workshop on Federalism and Regional Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Siegen. DEU., Apr 2014, Siegen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economies d'agglomération et coûts de la concentration. Dynamiques de localisation des systèmes d'élevage intensifs : le cas de la production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Elevages intensifs et environnement. Les effluents : menace ou richesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A spatial econometric analysis of the determinants of land use allocation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raja Chakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Conference of North American Regional Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., Nov 2009, San Francisco, United States. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Marseille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cavailhès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Jayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Rencontres du logement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Mar 2008, Marseille, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial dimension of segregation: a case study in four French urban areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication présentée 45th Congress of the European Regional Science Association, Vrije Universiteit Amsterdam (Pays-Bas), 23-27 août 2005.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial dimension of segregation: a case study in four French urban areas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication présentée aux 51st North American Meetings of the Regional Science Association International, (Etats-Unis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14184,2303 +14275,2421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economies d'agglomération et coûts de la concentration. Dynamiques de localisation des systèmes d'élevage intensifs : le cas de la production porcine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Larue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carl Gaigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Abildtrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Latruffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.49-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The spatial dimension of segregation: a case study of four urban areas, 1990-1999.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gaschet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (21)</w:t>
+        <w:t xml:space="preserve">Rapport (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dématérialisation et accès à la justice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimentation Territoires Zéro chômeur de longue durée : note d'étape du comité scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrino Graceffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Petrella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dares; France stratégie. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Doidy</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-04387466v1</w:t>
+                <w:t xml:space="preserve">hal-04775725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D3.4: The Impact of European Cohesion Policy on economic growth and spatial inequalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vedrine</w:t>
+                <w:t xml:space="preserve">Dématérialisation et accès à la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Doidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] inrae. 2022</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Hasani Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; Institut Agro; Université de Franche-Comté. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03693454v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location touristique meublée : Déterminants, impacts et effets de la règlementation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Grivault</w:t>
+                <w:t xml:space="preserve">D3.4: The Impact of European Cohesion Policy on economic growth and spatial inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ministère de la Cohésion des Territoires. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Artelaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Woods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281282v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2021</w:t>
+                <w:t xml:space="preserve">Location touristique meublée : Déterminants, impacts et effets de la règlementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de la Cohésion des Territoires. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218400v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centralités : comment les identifier et quels rôles dans les dynamiques locales et intercommunales ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+                <w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Vedrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Larmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Legrand Saint Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bellassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2020</w:t>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064655v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D2.5. Report on Spatiotemporal ESDA on GDP, Income and Educational Attainment in European regions</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Contract] D2.5, /. 2019</w:t>
+                <w:t xml:space="preserve">Centralités : comment les identifier et quels rôles dans les dynamiques locales et intercommunales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02789469v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention de recherche relative à la détermination d’indicateurs de loyer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">D2.5. Report on Spatiotemporal ESDA on GDP, Income and Educational Attainment in European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Inconnu. 2019, pp.82</w:t>
+              <w:t xml:space="preserve">[Contract] D2.5, /. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307749v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+                <w:t xml:space="preserve">Convention de recherche relative à la détermination d’indicateurs de loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Inconnu. 2019, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373216v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2ème convention de recherche relative aux déterminants de la formation des niveaux de loyers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+                <w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Pavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Contrat] Observatoire des Loyers de l'Agglomération Parisienne (OLAP). 2017</w:t>
+              <w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785688v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convention de recherche relative aux déterminants de la formation des niveaux de loyer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2ème convention de recherche relative aux déterminants de la formation des niveaux de loyers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Ministère du logement et de l'habitat durable. 2016, 446 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Observatoire des Loyers de l'Agglomération Parisienne (OLAP). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606351v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the regulation of manure land application work against agglomeration economies? Theory and evidence from the French hog sector</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carl Gaigné</w:t>
+                <w:t xml:space="preserve">Convention de recherche relative aux déterminants de la formation des niveaux de loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[University works] auto-saisine. 2011, 37 p</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Ministère du logement et de l'habitat durable. 2016, 446 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01462741v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées. Rapport final</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+                <w:t xml:space="preserve">Does the regulation of manure land application work against agglomeration economies? Theory and evidence from the French hog sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[University works] auto-saisine. 2011, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822902v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-urban spatial distributions of population and employment : the case of the agglomeration of Dijon, 1999</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2003, 41 p., figures, tableaux, bibliographie</w:t>
+                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Jayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavailhès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01544823v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time analysis of GDP disparities among European regions : a Markov chains approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-urban spatial distributions of population and employment : the case of the agglomeration of Dijon, 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2001, 30 p., Table, ref. bib. : 2 p</w:t>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2003, 41 p., figures, tableaux, bibliographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526532v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01544823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial econometric analysis of geographic spillovers and growth for European regions, 1980-1995</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Space-time analysis of GDP disparities among European regions : a Markov chains approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2001, 26 p., ref. bib. : 2 p</w:t>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2001, 30 p., Table, ref. bib. : 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526858v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory spatial data analysis of the distribution of regional per capita GDP in Europe, 1980-1995</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spatial econometric analysis of geographic spillovers and growth for European regions, 1980-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 25 p., Graph, ref. bib. : 29 ref</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2001, 26 p., ref. bib. : 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527222v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econométrie spatiale (2, Hétérogénéité spatiale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geographic spillover and growth (a spatial econometric analysis for european regions)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 36 p., Figure, ref. bib. : 3 p</w:t>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 29 p., Table, ref. bib. : 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526969v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence des régions européennes (une approche par l'économétrie spatiale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Econométrie spatiale (2, Hétérogénéité spatiale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 27 p., Graph, ref. bib. : 2 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 36 p., Figure, ref. bib. : 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526961v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic spillover and growth (a spatial econometric analysis for european regions)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
+                <w:t xml:space="preserve">Convergence des régions européennes (une approche par l'économétrie spatiale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 29 p., Table, ref. bib. : 2 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 27 p., Graph, ref. bib. : 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526987v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econométrie spatiale (1, Autocorrélation spatiale)</w:t>
+                <w:t xml:space="preserve">Exploratory spatial data analysis of the distribution of regional per capita GDP in Europe, 1980-1995</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 45 p., Table, ref. bib. : 5 p</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 25 p., Graph, ref. bib. : 29 ref</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527290v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Econométrie spatiale (1, Autocorrélation spatiale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 45 p., Table, ref. bib. : 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les tests empiriques des modèles urbains multicentriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 1999, 36 p., ref. bib. : 4 p. 1/4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16490,100 +16699,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparités géographiques et convergence des régions européennes : une approche par l'économétrie spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Bourgogne, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00006432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16593,826 +16802,826 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of spatial spillovers: Do’s and don'ts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Debarsy</w:t>
+                <w:t xml:space="preserve">Crowdfunding et transition du système agri-alimentaire. Une approche par les différentes dimensions de la proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Refait-Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04549691v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdfunding et transition du système agri-alimentaire. Une approche par les différentes dimensions de la proximité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Deschamps</w:t>
+                <w:t xml:space="preserve">Identification of spatial spillovers: Do’s and don'ts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Debarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05494429v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549691v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configuration familiale à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les discriminations dans l'accès au logement en France : un testing de couverture nationale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l'emploi : une évaluation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01878188v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l'emploi : une évaluation expérimentale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les discriminations dans l'accès au logement en France : un testing de couverture nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01878452v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01878188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological gatekeepers, regional inventor networks and inventive performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plunket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does subsidising young people to learn to drive promote social inclusion? Evidence from a large controlled experiment in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01100332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE DIFFERENTIAL IMPACT OF FEDERAL AND STATE MINIMUM WAGES ON TEENAGE EMPLOYMENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Bazen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00382509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional Growth and Convergence: Heterogenous reaction versus interaction in spatial econometric approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId388"/>
+      <w:footerReference w:type="default" r:id="rId395"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17480,51 +17689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3295A2E"/>
+    <w:nsid w:val="8A9151DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17711,51 +17920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-le-gallo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-2415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06154017X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.dijon.inrae.fr/cesaer/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/legallopage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992580v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00460-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527207v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12692" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04271386v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flage" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2023.2266412" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ben Youssef" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kriaa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2495888" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Staufer-Steinnocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00459-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733192v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Ling" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2362378" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lph" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733196v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Legros" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudah Yobom" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219096231225949" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Amba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiki Mbratana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-023-02368-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291794v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12076-023-00362-8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278648v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics11040025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Verlhiac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2084" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494658v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estebania Teyeliz Mart&#237;nez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique P&#233;rez-Campuzano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Aguilar Ibarra" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020960968" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574621v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1970710" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12607" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-022-00028-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974683v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.10.006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974685v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantzis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2020.101613" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03226619v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0055" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537831v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coro Chasco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00919-w" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192132v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Benammou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-020-00983-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889468v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2020.103981" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867758v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duboz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kroichvili" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantz&#237;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1201" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173013v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0301" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00949-4" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kostov" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.12196" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868546v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.10.015" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868550v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmiye Balta-Ozkan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.027" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fingleton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-017-1410-7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868541v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12327" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606332v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Toumi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Rejeb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158181v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629953v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017615603196" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282276v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brisset" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.07.033" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868567v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12093" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299277v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869290v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208802v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Larue" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar121" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226500v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Dall'Erba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227934v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485041v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bazen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.08.017" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4LH0HM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485043v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02502822v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485034v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Piras" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485038v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485030v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485026v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485028v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485037v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278610v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485035v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250246v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485024v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401242v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Anselin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2006.00441.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39648EE5D7C8297E54FBBFB34D127D70A2498118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143217v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485014v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485013v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109434v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bo&#238;teux-Orain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009638v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401248v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401239v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315938v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613997v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733201v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8033-4_58" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788970013/9781788970013.00031.xml" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970020.00031" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869342v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60783-2_9" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463279v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389412v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332742v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250290v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733200v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200616v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281286v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919914v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281284v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702607v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675130v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800420v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168413v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168338v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168354v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462741v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544823v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526532v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526858v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527222v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526969v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526961v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526987v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527290v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526499v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006432v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549691v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422916v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382509v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463274v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-le-gallo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-2415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06154017X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.dijon.inrae.fr/cesaer/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/legallopage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Ling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics13040049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00460-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04271386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2023.2266412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ben Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kriaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2495888" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Staufer-Steinnocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00459-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Legros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103500" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2362378" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lph" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudah Yobom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219096231225949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Amba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiki Mbratana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-023-02368-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12076-023-00362-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics11040025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estebania Teyeliz Mart&#237;nez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique P&#233;rez-Campuzano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Aguilar Ibarra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020960968" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Verlhiac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12607" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1970710" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-022-00028-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2020.101613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03226619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Benammou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12412" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coro Chasco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00919-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-020-00983-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2020.103981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duboz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kroichvili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453491v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantz&#237;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00949-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmiye Balta-Ozkan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.10.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kostov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.12196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fingleton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-017-1410-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12327" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Toumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Rejeb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017615603196" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brisset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.07.033" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Larue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar121" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Dall'Erba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bazen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.08.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4LH0HM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02502822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Piras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485031v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250246v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Anselin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2006.00441.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39648EE5D7C8297E54FBBFB34D127D70A2498118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143217v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109434v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bo&#238;teux-Orain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007822v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8033-4_58" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788970013/9781788970013.00031.xml" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970020.00031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60783-2_9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389412v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733200v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281286v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702607v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675130v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168413v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462741v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526858v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526987v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526961v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527290v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526499v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006432v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549691v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422916v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382509v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>