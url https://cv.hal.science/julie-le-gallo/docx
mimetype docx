--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -701,326 +701,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction of Julie Le Gallo, Editor-in-Chief as of January 2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geographical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10109-025-00460-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022473v1</w:t>
+                <w:t xml:space="preserve">hal-04992580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PARIS2019: The impact of rent control on the Parisian rental market</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+                <w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Housing Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhe.2025.102101⟩</w:t>
+              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05315123v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of Julie Le Gallo, Editor-in-Chief as of January 2025</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PARIS2019: The impact of rent control on the Parisian rental market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Regnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geographical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">Journal of Housing Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70, pp.102101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10109-025-00460-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhe.2025.102101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04992580v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Econométrie des données spatiales : enjeux d'identification et perspectives</w:t>
               </w:r>
@@ -1082,209 +1082,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination against people with mental, physical or visual disabilities in the French rental housing market: field experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Flage</w:t>
+                <w:t xml:space="preserve">Identification of Spatial Spillovers: Do's and Don'ts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Debarsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Housing Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02673037.2023.2266412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (5), pp.2152-2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joes.12692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04271386v1</w:t>
+                <w:t xml:space="preserve">hal-05107904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Spatial Spillovers: Do's and Don'ts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Debarsy</w:t>
+                <w:t xml:space="preserve">Discrimination against people with mental, physical or visual disabilities in the French rental housing market: field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (5), pp.2152-2173. </w:t>
+              <w:t xml:space="preserve">Housing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.116-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/joes.12692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02673037.2023.2266412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107904v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04271386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tax Competition With Intermunicipal Cooperation</w:t>
               </w:r>
@@ -1472,278 +1472,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024 JGS Best Paper Award and the Editors’ Choice Paper Volume 27(1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Chapel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Fischer</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Des Rosiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geographical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10109-025-00459-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 394, pp.127417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164725v1</w:t>
+                <w:t xml:space="preserve">hal-05307641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Dubé</w:t>
+                <w:t xml:space="preserve">2024 JGS Best Paper Award and the Editors’ Choice Paper Volume 27(1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hilal</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Paez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Des Rosiers</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Petra Staufer-Steinnocher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 394, pp.127417. </w:t>
+              <w:t xml:space="preserve">Journal of Geographical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10109-025-00459-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05307641v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated causal framework to evaluate uplift value with an example on change in public transport supply</w:t>
               </w:r>
@@ -1755,51 +1755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Des Rosiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,209 +3023,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push and pull factors in Tunisian internal migration: The role of human capital</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawaa Laajimi</w:t>
+                <w:t xml:space="preserve">Climate and agriculture: empirical evidence for countries and agroecological zones of the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oudah Yobom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Growth and Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/grow.12607⟩</w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (8), pp.918-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1970710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687593v1</w:t>
+                <w:t xml:space="preserve">hal-03574621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate and agriculture: empirical evidence for countries and agroecological zones of the Sahel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oudah Yobom</w:t>
+                <w:t xml:space="preserve">Push and pull factors in Tunisian internal migration: The role of human capital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawaa Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (8), pp.918-936. </w:t>
+              <w:t xml:space="preserve">Growth and Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.771-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2021.1970710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/grow.12607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574621v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification and estimation of a periodic spatial panel autoregressive model</w:t>
               </w:r>
@@ -3959,235 +3959,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Geographical Concentration of Industries in the Tunisian Sahel? Empirical Evidence Using Distance‐Based Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rawaa Laajimi</w:t>
+                <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Benammou</w:t>
+                <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 111 (5), pp.738-757. </w:t>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (9), pp.1010-1029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tesg.12412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1646885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03192132v1</w:t>
+                <w:t xml:space="preserve">hal-02537868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+                <w:t xml:space="preserve">What Geographical Concentration of Industries in the Tunisian Sahel? Empirical Evidence Using Distance‐Based Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawaa Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés Vallone</w:t>
+                <w:t xml:space="preserve">Saloua Benammou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (9), pp.1010-1029. </w:t>
+              <w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (5), pp.738-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2019.1646885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tesg.12412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02537868v1</w:t>
+                <w:t xml:space="preserve">hal-03192132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for spatial group-wise heteroskedasticity in spatial autocorrelation regression models: Lagrange multiplier scan tests</w:t>
               </w:r>
@@ -5211,261 +5211,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Grivault</w:t>
+                <w:t xml:space="preserve">What matters most for FDI attraction in services: country or region performance? An empirical analysis of EU for 1997–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfe.192.0203⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (3), pp.601-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-019-00949-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401250v1</w:t>
+                <w:t xml:space="preserve">hal-02401238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What matters most for FDI attraction in services: country or region performance? An empirical analysis of EU for 1997–2012</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Kroichvili</w:t>
+                <w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassoum Ayouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Breuillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (3), pp.601-638. </w:t>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, XXXIV (2), pp.203-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-019-00949-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfe.192.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401238v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation in energy attitudes and perceptions: Evidence from Europe</w:t>
               </w:r>
@@ -7893,310 +7893,310 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does evidence on regional economic convergence depend on the estimation strategy ? Outcomes from analysis of a set of NUTS-2 regions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and sectoral productivity convergence between European regions, 1975-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gianfranco Piras</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (2), pp.209-224</w:t>
+              <w:t xml:space="preserve">Papers in Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87 (4), pp.505-525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485034v1</w:t>
+                <w:t xml:space="preserve">hal-00485038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and sectoral productivity convergence between European regions, 1975-2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional convergence and the impact of European structural funds over 1989-1999 : a spatial econometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Papers in Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 87 (4), pp.505-525</w:t>
+              <w:t xml:space="preserve">, 2008, 87 (2), pp.219-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485038v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional convergence and the impact of European structural funds over 1989-1999 : a spatial econometric analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+                <w:t xml:space="preserve">Does evidence on regional economic convergence depend on the estimation strategy ? Outcomes from analysis of a set of NUTS-2 regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Arbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianfranco Piras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87 (2), pp.219-244</w:t>
+              <w:t xml:space="preserve">Spatial Economic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (2), pp.209-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485031v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe</w:t>
+                <w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Guillain</w:t>
@@ -8205,69 +8205,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'OFCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 104, pp.241-270</w:t>
+              <w:t xml:space="preserve">, 2008, 104, pp.241-269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485026v1</w:t>
+                <w:t xml:space="preserve">halshs-00278610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identiﬁer la localisation des activités économiques : une approche par les outils de l'analyse exploratoire des données spatiales</w:t>
               </w:r>
@@ -8329,204 +8329,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite sample properties of estimators of spatial models with autoregressive, or moving average, disturbances and system feedback</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fingleton</w:t>
+                <w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Dall'Erba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Guillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 87-88, pp.39-62</w:t>
+              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.241-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485037v1</w:t>
+                <w:t xml:space="preserve">hal-00485026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachel Guillain</w:t>
+                <w:t xml:space="preserve">Finite sample properties of estimators of spatial models with autoregressive, or moving average, disturbances and system feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fingleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'OFCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 104, pp.241-269</w:t>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 87-88, pp.39-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00278610v1</w:t>
+                <w:t xml:space="preserve">hal-00485037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating spatial models with endogenous variables, a spatial lag and spatially dependent disturbances : ﬁnite sample properties</w:t>
               </w:r>
@@ -8683,51 +8683,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00250246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées</w:t>
+                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
@@ -8766,93 +8766,93 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 20, pp.11-35</w:t>
+              <w:t xml:space="preserve">, 2007, pp.11-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655956v1</w:t>
+                <w:t xml:space="preserve">hal-00731671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées.</w:t>
+                <w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Joly</w:t>
@@ -8891,69 +8891,69 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.11-35</w:t>
+              <w:t xml:space="preserve">, 2007, 20, pp.11-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00731671v1</w:t>
+                <w:t xml:space="preserve">hal-02655956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of EU regional support on growth and employment</w:t>
               </w:r>
@@ -9282,217 +9282,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clubs de convergence et effets de débordements géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The European regional convergence process, 1980-1995 : Do spatial dependence and spatial heterogeneity matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 173, pp.111-134</w:t>
+              <w:t xml:space="preserve">International Regional Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (1), pp.2-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143217v1</w:t>
+                <w:t xml:space="preserve">hal-00485014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The European regional convergence process, 1980-1995 : Do spatial dependence and spatial heterogeneity matter ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clubs de convergence et effets de débordements géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cem Ertur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Baumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Regional Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29 (1), pp.2-34</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 173, pp.111-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485014v1</w:t>
+                <w:t xml:space="preserve">halshs-00143217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clubs de convergence et effets de débordement géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t>
               </w:r>
@@ -11948,51 +11948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Chapel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th North American Meetings of the Regional Science Association International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the North American Regional Science Council; the Western Regional Science Association; the Spatial Econometrics Association, Nov 2023, San Diego (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12011,204 +12011,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification with spatial data: Challenges and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial Sorting and Housing Wealth Persistence: Insights from the Universe of French Homeowners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi LEI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sauveur Ay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Workshop on Spatial Econometrics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">59e Congrès de l'Association de Science Régionale de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919914v1</w:t>
+                <w:t xml:space="preserve">hal-04438387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Sorting and Housing Wealth Persistence: Insights from the Universe of French Homeowners</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification with spatial data: Challenges and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e Congrès de l'Association de Science Régionale de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, La Réunion, France</w:t>
+              <w:t xml:space="preserve">22nd International Workshop on Spatial Econometrics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438387v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns and economic impacts of short-term rentals</w:t>
               </w:r>
@@ -12332,51 +12332,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Causal Evaluation of Policies Supporting Homeownership: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi LEI</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12876,51 +12876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Workshop on Spatial Econometrics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13079,51 +13079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassoum Ayouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Vallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">59th ERSA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13308,51 +13308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Marché français du logement : analyses et outils", Banque de France et Ministère du logement et de l'habitat durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15672,51 +15672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère du logement et de l'habitat durable. 2016, 446 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -16293,185 +16293,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Econométrie spatiale (2, Hétérogénéité spatiale)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergence des régions européennes (une approche par l'économétrie spatiale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cem Ertur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 36 p., Figure, ref. bib. : 3 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 27 p., Graph, ref. bib. : 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526969v1</w:t>
+                <w:t xml:space="preserve">hal-01526961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence des régions européennes (une approche par l'économétrie spatiale)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Econométrie spatiale (2, Hétérogénéité spatiale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 27 p., Graph, ref. bib. : 2 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 36 p., Figure, ref. bib. : 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526961v1</w:t>
+                <w:t xml:space="preserve">hal-01526969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory spatial data analysis of the distribution of regional per capita GDP in Europe, 1980-1995</w:t>
               </w:r>
@@ -17689,51 +17689,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A9151DA"/>
+    <w:nsid w:val="4D590DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17920,51 +17920,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-le-gallo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-2415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06154017X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.dijon.inrae.fr/cesaer/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/legallopage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Ling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics13040049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992580v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00460-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04271386v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flage" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2023.2266412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107904v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12692" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ben Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kriaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2495888" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Staufer-Steinnocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00459-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Legros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103500" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2362378" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lph" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudah Yobom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219096231225949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Amba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiki Mbratana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-023-02368-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12076-023-00362-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics11040025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estebania Teyeliz Mart&#237;nez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique P&#233;rez-Campuzano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Aguilar Ibarra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020960968" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Verlhiac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12607" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1970710" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-022-00028-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2020.101613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03226619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Benammou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12412" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coro Chasco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00919-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-020-00983-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2020.103981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duboz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kroichvili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453491v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantz&#237;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401238v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00949-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmiye Balta-Ozkan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.10.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kostov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.12196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fingleton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-017-1410-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12327" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Toumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Rejeb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017615603196" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brisset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.07.033" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Larue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar121" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Dall'Erba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bazen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.08.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4LH0HM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02502822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Piras" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485038v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485031v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485026v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278610v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250246v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Anselin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2006.00441.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39648EE5D7C8297E54FBBFB34D127D70A2498118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143217v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485014v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109434v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bo&#238;teux-Orain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007822v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8033-4_58" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788970013/9781788970013.00031.xml" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970020.00031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60783-2_9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389412v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733200v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919914v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281286v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702607v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675130v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168413v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462741v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526858v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526987v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526969v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526961v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527290v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526499v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006432v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549691v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422916v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382509v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-le-gallo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-2415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06154017X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.dijon.inrae.fr/cesaer/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/legallopage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Ling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics13040049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00460-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04271386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2023.2266412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ben Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kriaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2495888" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Staufer-Steinnocher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00459-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Legros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103500" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2362378" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lph" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudah Yobom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219096231225949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Amba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiki Mbratana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-023-02368-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12076-023-00362-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics11040025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estebania Teyeliz Mart&#237;nez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique P&#233;rez-Campuzano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Aguilar Ibarra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020960968" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Verlhiac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1970710" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12607" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-022-00028-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2020.101613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03226619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192132v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Benammou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12412" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coro Chasco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00919-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-020-00983-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2020.103981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duboz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kroichvili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453491v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantz&#237;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401238v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00949-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmiye Balta-Ozkan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.10.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kostov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.12196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fingleton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-017-1410-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12327" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Toumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Rejeb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017615603196" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brisset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.07.033" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Larue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar121" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Dall'Erba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bazen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.08.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4LH0HM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02502822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485038v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Piras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485037v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250246v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Anselin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2006.00441.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39648EE5D7C8297E54FBBFB34D127D70A2498118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485014v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109434v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bo&#238;teux-Orain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007822v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8033-4_58" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788970013/9781788970013.00031.xml" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970020.00031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60783-2_9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389412v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733200v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281286v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702607v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675130v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168413v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462741v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526858v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526987v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526961v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526969v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527290v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526499v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006432v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549691v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422916v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382509v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>