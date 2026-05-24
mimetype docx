--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,17634 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...17583 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Julie Le Gallo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure d'économieInstitut Agro Dijon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">julie-le-gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7296-2415</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06154017X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=cSCDeLEAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure d'économie</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut Agro Dijon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CESAER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Site personnel : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://sites.google.com/site/legallopage/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Sharing to Capitalizing: Evaluating the Rise of Airbnb in Housing Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jors.70051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is compulsory inter-municipal cooperation an efficiency booster?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Galli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Piedra-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 117, pp.104185. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2025.104185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can public investment in transport influence densification and land use? Evidence from the tramway of Dijon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diègo Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 176, pp.103927. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tranpol.2025.103927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2024 JGS Best Paper Award and the Editors’ Choice Paper Volume 27(1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Paez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Staufer-Steinnocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geographical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10109-025-00459-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there an additional price premium for single-family houses exposed to urban parks? Insights from causal spatio-temporal matching in Québec city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 394, pp.127417. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.127417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing Right Bayesian Tools: A Comparative Study of Modern Bayesian Methods in Spatial Econometric Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/econometrics13040049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review and challenges in the economic valuation of green spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Chapel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Economics and Business Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17811/ebl.14.1.2025.63-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARIS2019: The impact of rent control on the Parisian rental market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Regnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70, pp.102101. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2025.102101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Julie Le Gallo, Editor-in-Chief as of January 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geographical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.5-6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10109-025-00460-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie des données spatiales : enjeux d'identification et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debarsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, pp.245-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Spatial Spillovers: Do's and Don'ts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debarsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (5), pp.2152-2173. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/joes.12692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination against people with mental, physical or visual disabilities in the French rental housing market: field experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Flage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Housing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.116-138. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673037.2023.2266412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax Competition With Intermunicipal Cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Tax Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 78 (1), pp.5-43. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/733246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04966042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of migration status on employment quality: causal empirical evidence for Tunisian migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Ben Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kriaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2025.2495888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipal efficiency spillovers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Piedra-Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4), pp.2143-2172. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-024-01326-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated causal framework to evaluate uplift value with an example on change in public transport supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Des Rosiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pier Champagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 185 (online), pp.103500. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tre.2024.103500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From COVID-19 to ‘new normal’? Revisiting Parisian short-term rental markets and their dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Issues in Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, online, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13683500.2024.2362378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Town Airbnb and the Country Airbnb under Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie industrielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 186 (1), pp.9-88. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12lph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Security and Weather Events: A Multidimensional Analysis in the West African Sahel for 2001–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudah Yobom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian and African Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/00219096231225949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Proper Computation of the Hausman Test Statistic in Standard Linear Panel Data Models: Some Clarifications and New Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Alexandre Sénégas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.25. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/econometrics11040025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing French departments’ spending efficiency over time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, online, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2167925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial panel simultaneous equations models with error components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Amba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taoufiki Mbratana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 65 (3), pp.1149-1196. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00181-023-02368-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of PES effectiveness: Some evidence from a quantitative meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand D.F. Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 210, pp.107856. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian spatial panel models: a flexible Kronecker error component approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuheng Ling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Spatial and Resource Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (1), pp.39. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12076-023-00362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de la densification urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (1), pp.170-177. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.028.0170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of land price in the peri-urban fringe of Mexico City: Environmental amenities for informal land parcel purchasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estebania Teyeliz Martínez-Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Pérez-Campuzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alonso Aguilar Ibarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59 (1), pp.222-241. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098020960968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residential Migration and the COVID-19 Crisis: Towards an Urban Exodus in France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Verlhiac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 536-37, pp.57-73. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2022.536.2084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate and agriculture: empirical evidence for countries and agroecological zones of the Sahel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oudah Yobom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (8), pp.918-936. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1970710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03574621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Push and pull factors in Tunisian internal migration: The role of human capital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawaa Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (2), pp.771-799. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/grow.12607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specification and estimation of a periodic spatial panel autoregressive model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Amba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Spatial Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (1), pp.13. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43071-022-00028-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines des disparités de dépenses des départements français : une analyse empirique (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Houser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 132 (2), pp.223-247. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.312.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social preferences across different populations: Meta-analyses on the ultimatum game and dictator game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90 (en ligne), pp.101613. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socec.2020.101613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental expenditure interactions among OECD countries, 1995-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youba Ndiaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 94, pp.244-255. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2020.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial dimension of the French private rental markets: Evidence from microgeographic data in 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (8), pp.21. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2399808320977877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Airbnb Disrupt the Private Rental Market? An Empirical Analysis for French Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43 (1-2), pp.76-104. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017618821428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Geographical Concentration of Industries in the Tunisian Sahel? Empirical Evidence Using Distance‐Based Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rawaa Laajimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saloua Benammou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor economische en sociale geografie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111 (5), pp.738-757. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tesg.12412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vallone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (9), pp.1010-1029. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2019.1646885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for spatial group-wise heteroskedasticity in spatial autocorrelation regression models: Lagrange multiplier scan tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coro Chasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (2), pp.287-312. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-019-00919-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination in Access to Housing: A Test on Urban Areas in Metropolitan France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 513, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2019.513.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue: recent developments in spatial statistics and spatial econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 64 (2), pp.239-241. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-020-00983-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l’emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 130 (4), pp.519. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.304.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional gatekeepers, inventor networks and inventive performance : Spatial and organizational channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plunket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (5), pp.103981. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2020.103981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXXIV (2), pp.203-248. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.192.0203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What matters most for FDI attraction in services: country or region performance? An empirical analysis of EU for 1997–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63 (3), pp.601-638. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-019-00949-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la densification sur les coûts des infrastructures et services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (3), pp.345. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.703.0345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02139638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Differences in Legal Disputes: The Case of French Labor Courts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Georgantzís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Peterle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christian Tisserand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (6), pp.1201. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.706.1201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What matters most for FDI attraction in services: country or region performance? An empirical analysis of EU for 1997–2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 63, pp.601 - 638</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration de l’espace économique : quels apports d’une approche pluridisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (3), pp.301-304. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.703.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel data models with spatially dependent nested random effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fingleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.63 - 80. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jors.12327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scan test for spatial groupwise heteroscedasticity in cross-sectional models with an application on houses prices in Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coro Chasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Science and Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.226 - 238. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.regsciurbeco.2017.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variation in energy attitudes and perceptions: Evidence from Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazmiye Balta-Ozkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 81, pp.2160 - 2180. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.06.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What role for human capital in the growth process: new evidence from endogenous latent factor panel quantile regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scottish Journal of Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (5), pp.501-527. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/sjpe.12196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional spatial lag panel data model with spatial moving average nested random effects errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fingleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (1), pp.113 - 146. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00181-017-1410-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does issuing building permits reduce the cost of land? An estimation based on the demand for building land in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 500t, pp.45-67. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24187/ecostat.2018.500t.1945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of latin american sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaleleddine Ben Rejeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.878-885. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rser.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial fiscal interactions among French municipalities within inter-municipal groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (46), pp.4617-4637. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2017.1287861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Enhanced Mobility of Young People Improve Employment and Housing Outcomes? Evidence from a Large and Controlled Experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Urban Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jue.2016.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear impact estimation in spatial autoregressive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.59-64. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2017.11.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregated Versus Individual Land-Use Models: Modeling Spatial Autocorrelation to Increase Predictive Accuracy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modeling &amp; Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (2), pp.129-145. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10666-016-9523-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse économique de changement d’usage du sol. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 68 (3), pp.405-408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Foreign Investors’ Location Determinants in Service Functions Differ According to Sectors? An Empirical Analysis of EU for 1997 to 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kroichvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (4), pp.417-456. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017615603196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence: A Story of Quantiles and Spillovers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Kostov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 68 (4), pp.552 - 576. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secret versus public reserve price in an “outcry” English procurement auction: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Cochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 169, pp.285-298. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijpe.2015.07.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03282276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la politique de cohésion aux villes européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 125, pp.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring scan methods to test spatial structure with an application to housing prices in Madrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coro Chasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting land use allocation in France: a spatial panel data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja R. Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92, pp.114-125. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2012.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does regulation of manure land application work against agglomeration economies? Theory and evidence from the French hog sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94 (1), pp.116-132. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ajae/aar121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The local vs global dilemma of the effects of structural funds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growth and Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (2), pp.466-490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01226500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agglomeration and dispersion of economic activities in and around Paris: An exploratory spatial data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning B: Planning and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (6), pp.961-981</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state-federal dichotomy in the effects of minimum wages on teenage employment in the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Bazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 105 (3), pp.267-269. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econlet.2009.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les schémas de concentration sectorielle au sein de l'Union européenne : l'Est miroir de l'Ouest ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Duboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 423, pp.59-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of structural funds on regional growth : How to reconsider a 9-year-old black box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009-30, pp.77-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial analysis of urban growth in Spain, 1900-2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coro Chasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 34 (1), pp.59-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does evidence on regional economic convergence depend on the estimation strategy ? Outcomes from analysis of a set of NUTS-2 regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Arbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Piras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (2), pp.209-224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and sectoral productivity convergence between European regions, 1975-2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (4), pp.505-525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional convergence and the impact of European structural funds over 1989-1999 : a spatial econometric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (2), pp.219-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104, pp.241-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonds structurels, effets de débordement géographique et croissance régionale en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 104, pp.241-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite sample properties of estimators of spatial models with autoregressive, or moving average, disturbances and system feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fingleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87-88, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identiﬁer la localisation des activités économiques : une approche par les outils de l'analyse exploratoire des données spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, LXI (3), pp.5-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial models with endogenous variables, a spatial lag and spatially dependent disturbances : ﬁnite sample properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fingleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 87 (3), pp.319-339</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of EU regional support on growth and employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Czech Journal of Economics and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 57 (7-8), pp.325-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local versus Global Convergence in Europe: A bayesian Spatial Econometric Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 37 (1), pp. 82-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 20, pp.11-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Pierre Tourneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie publique : Etudes et recherches = Public economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.11-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00731671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the temporal and spatial heterogeneity of the European convergence process : 1980-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (2), pp.269-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation of air quality measures in hedonic house price models : spatial aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Anselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpolation of air quality measures in hedonic house price models: spatial aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Anselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.31-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the temporal and spatial heterogeneity of the European convergence process: 1980-1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (2), pp.269-288. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-4146.2006.00441.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de convergence et effets de débordements géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173, pp.111-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00143217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European regional convergence process, 1980-1995 : Do spatial dependence and spatial heterogeneity matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (1), pp.2-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in spatial and sectoral patterns of employment in Ile-de-France, 1978-1997.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boîteux-Orain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 43 (11), pp.2075-2098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00109434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The European Regional Convergence Process, 1980-1995: Do Spatial Regimes and Spatial Dependence Matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (1), pp.3-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clubs de convergence et effets de débordement géographiques : une analyse spatiale sur données régionales européennes, 1980-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 173 (2), pp.2-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the property of diffusion in the spatial error model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (9), pp.533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du processus de convergence régionale en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Région et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2005-21, pp.119-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the property of diffusion in the spatial error model.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Dall'Erba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (9), pp.533-536</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00007822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des effets de proximité dans le processus de convergence régionale : une approche par l'économétrie spatiale sur 92 régions européennes (1980-1995)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2, pp.203-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00315938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Structure of Housing Prices in Madrid: Evidence from Spatio-temporal Scan Statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coro Chasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando López</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Scan Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer New York, pp.683-701, 2024, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-8033-4_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map and Statistical Model to Explore Spatial Heterogeneity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handling and Mapping Geographic Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, 2024, 9781394325788 ; 9781789451610. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394325788.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 11 : Multi-Dimensional Models for Spatial Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Econometrics of Multi-dimensional Panels : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.353-379, 2024, Advanced Studies in Theoretical and Applied Econometrics, 978-3-031-49848-0. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-49849-7_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte et modèle statistique pour explorer l'hétérogénéité spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Cunty; Hélène Mathian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitements et cartographie de l’information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.147-188, 2023, 1789481619, 9781789481617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04241143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does EU Cohesion Policy affect territorial inequalities and regional development?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU Cohesion Policy and Spatial Governance : Territorial, Social and Economic Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.156-170, 2021, 978 1 83910 357 5. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839103582.00022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Autocorrelation in Econometric Land Use Models: An Overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abdelaati Daouia; Anne Ruiz-Gazen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Contemporary Statistics and Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.339-362, 2021, 978-3-030-73251-6. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-73249-3_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03350490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous reaction versus interaction in spatial econometric regional growth and convergence models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Regional Growth and Development Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Edgar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9781788970013. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781788970020.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la densité sur les coûts des infrastructures et services publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prager, J.-C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les effets économiques et urbains du Grand Paris Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 15 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie spatiale sur données de panel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Bouayad Agha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'Analyse Spatiale, INSEE Méthodes n°131</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INSEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01941268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models for Spatial Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matyas Laszlo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Econometrics of Multi-dimensional Panels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50, Springer, pp.263-389, 2017, Advanced Studies in Theoretical and Applied Econometrics, 978-3-319-60783-2; 978-3-319-60782-5. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-60783-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Growth and Convergence: Heterogenous reaction versus interaction in spatial econometric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roberta Capello, Peter Nijkamp. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Regional Growth and Development Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eward Elgar, pp.374-388, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques européennes de cohésion territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil d'Analyse Economique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et compétitivité des régions : Rapport pour le Conseil d'Analyse Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.343-360, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00332742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Econometrics and Panel Data Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Anselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Panel Data Econometrics, chap. 19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-75892-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Convergence Clubs and the European Growth Process, 1980-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Spatial Science Series, Springer Verlag, pp. 131-158, 2003, chap.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l’analyse des politiques publiques d’aménagement. Une approche pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck Supérieur, 2023, Ouvertures économiques, Nicolas Devaux; Jean Dubé; Julie Le Gallo; Diègo Legros, 9782807363502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension spatiale de la ségrégation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaschet F., Lacour C. Presses Universitaires de Bordeaux, Chapitre II, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Real Estate Developers Benefit from Preserving Forest and Green Spaces in New Developments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capucine Chapel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70th North American Meetings of the Regional Science Association International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the North American Regional Science Council; the Western Regional Science Association; the Spatial Econometrics Association, Nov 2023, San Diego (California), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification with spatial data: Challenges and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Workshop on Spatial Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Sorting and Housing Wealth Persistence: Insights from the Universe of French Homeowners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi LEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dupré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e Congrès de l'Association de Science Régionale de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and economic impacts of short-term rentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Geometry Days 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Dijon (Bourgogne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial patterns and economic impacts of short-term rentals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Regional Science Association 62 th Congress 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Alicante, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, causality and spatial econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debarsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESRC Workshop Recent Developments in Spatial Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (https://sew2022.sciencesconf.org/), May 2022, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causal Evaluation of Policies Supporting Homeownership: Evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi LEI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70e congrès de l'Association Française de Sciences Économiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, causality and spatial econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debarsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI World Conference of Spatial Econometrics Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Spatial Econometrics Association, Jun 2022, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, causality, and spatial econometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debarsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Workshop in Spatial Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEM (Department of Economics and Management of Lille), LPP (Department of Mathematics of Lille), INRIA-MODAL, ONCOLille Institute and the Université de Lille, May 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signaling value of nested wine names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sauveur Ay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Annual Conference of the International Association for Applied Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Econometric Institute at Erasmus School of Economics in Rotterdam, Jun 2021, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tax competition with intermunicipal cooperation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th Annual Meeting of the European Regional Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Webconference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vallone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Spatial Econometrics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond GDP: an analysis of the socio-economic diversity of European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Vallone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Regional Science Association (ERSA). FRA., Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should French municipalities foster urban densification to reduce their expenditures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliakim Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Annual Meeting of the French Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should French municipalities foster urban densification to reduce their expenditures?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliakim Kakpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Aug 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hétérogénéité spatiale des prix hédoniques des appartements du marché locatif privé en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Marché français du logement : analyses et outils", Banque de France et Ministère du logement et de l'habitat durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel data models with spatially nested random effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fingleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pirotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Paelinck Seminar of Spatial Econometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne (UB). FRA., Oct 2015, Dijon, France. 42 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation with peers: The case of spatial fiscal interactions among French municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation with peers: The case of spatial fiscal interactions among French municipalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Workshop on Federalism and Regional Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Siegen. DEU., Apr 2014, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies d'agglomération et coûts de la concentration. Dynamiques de localisation des systèmes d'élevage intensifs : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Académie d'Agriculture de France : Elevages intensifs et environnement. Les effluents : menace ou richesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial econometric analysis of the determinants of land use allocation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Chakir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Conference of North American Regional Science Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, North American Regional Science Council (NARSC). USA., Nov 2009, San Francisco, United States. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres du logement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Marseille, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des paysages et qualité de l'information géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Rencontres du logement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut d'Economie Publique (IDEP). FRA., Mar 2008, Marseille, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial dimension of segregation: a case study in four French urban areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée 45th Congress of the European Regional Science Association, Vrije Universiteit Amsterdam (Pays-Bas), 23-27 août 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial dimension of segregation: a case study in four French urban areas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication présentée aux 51st North American Meetings of the Regional Science Association International, (Etats-Unis)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economies d'agglomération et coûts de la concentration. Dynamiques de localisation des systèmes d'élevage intensifs : le cas de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Abildtrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Latruffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.49-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial dimension of segregation: a case study of four urban areas, 1990-1999.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gaschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation Territoires Zéro chômeur de longue durée : note d'étape du comité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrino Graceffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Kerivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Petrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dares; France stratégie. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04775725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialisation et accès à la justice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Doidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Hasani Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Institut Agro; Université de Franche-Comté. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.4: The Impact of European Cohesion Policy on economic growth and spatial inequalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Artelaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Woods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] inrae. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location touristique meublée : Déterminants, impacts et effets de la règlementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Allam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la Cohésion des Territoires. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralités : comment les identifier et quels rôles dans les dynamiques locales et intercommunales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Bouscasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence nationale de la cohésion des territoires. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03064655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices de la densification dans la perspective du Grand Paris Express, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Société du Grand Paris. 2019, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.5. Report on Spatiotemporal ESDA on GDP, Income and Educational Attainment in European regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D2.5, /. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche relative à la détermination d’indicateurs de loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Inconnu. 2019, pp.82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02307749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème convention de recherche relative aux déterminants de la formation des niveaux de loyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Observatoire des Loyers de l'Agglomération Parisienne (OLAP). 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convention de recherche relative aux déterminants de la formation des niveaux de loyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Breuillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassoum Ayouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Grivault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Nappi-Choulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Ministère du logement et de l'habitat durable. 2016, 446 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the regulation of manure land application work against agglomeration economies? Theory and evidence from the French hog sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Gaigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Larue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] auto-saisine. 2011, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur économique des paysages des villes périurbanisées. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Jayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cavailhès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Wavresky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-urban spatial distributions of population and employment : the case of the agglomeration of Dijon, 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2003, 41 p., figures, tableaux, bibliographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Space-time analysis of GDP disparities among European regions : a Markov chains approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2001, 30 p., Table, ref. bib. : 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatial econometric analysis of geographic spillovers and growth for European regions, 1980-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2001, 26 p., ref. bib. : 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie spatiale (1, Autocorrélation spatiale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 45 p., Table, ref. bib. : 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic spillover and growth (a spatial econometric analysis for european regions)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 29 p., Table, ref. bib. : 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie spatiale (2, Hétérogénéité spatiale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 36 p., Figure, ref. bib. : 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence des régions européennes (une approche par l'économétrie spatiale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 27 p., Graph, ref. bib. : 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory spatial data analysis of the distribution of regional per capita GDP in Europe, 1980-1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Laboratoire d'analyse et de techniques économiques(LATEC). 2000, 25 p., Graph, ref. bib. : 29 ref</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les tests empiriques des modèles urbains multicentriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Baumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'analyse et de techniques économiques(LATEC). 1999, 36 p., ref. bib. : 4 p. 1/4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disparités géographiques et convergence des régions européennes : une approche par l'économétrie spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economies et finances. Université de Bourgogne, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00006432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdfunding et transition du système agri-alimentaire. Une approche par les différentes dimensions de la proximité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Refait-Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of spatial spillovers: Do’s and don'ts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Debarsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04549691v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configuration familiale à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Challe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faciliter la mobilité quotidienne des jeunes éloignés de l'emploi : une évaluation expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement en France : un testing de couverture nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological gatekeepers, regional inventor networks and inventive performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Plunket</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does subsidising young people to learn to drive promote social inclusion? Evidence from a large controlled experiment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE DIFFERENTIAL IMPACT OF FEDERAL AND STATE MINIMUM WAGES ON TEENAGE EMPLOYMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bazen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00382509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional Growth and Convergence: Heterogenous reaction versus interaction in spatial econometric approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cem Ertur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -17689,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D590DEB"/>
+    <w:nsid w:val="8EEB558F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17920,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-le-gallo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-2415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06154017X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.dijon.inrae.fr/cesaer/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/legallopage/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558834v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Ling" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics13040049" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00460-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527207v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107904v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12692" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04271386v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flage" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2023.2266412" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164586v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ben Youssef" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kriaa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2495888" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164725v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Staufer-Steinnocher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00459-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Legros" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103500" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733192v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2362378" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919893v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lph" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudah Yobom" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219096231225949" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299671v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Amba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiki Mbratana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-023-02368-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291794v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12076-023-00362-8" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278648v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics11040025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494658v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estebania Teyeliz Mart&#237;nez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique P&#233;rez-Campuzano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Aguilar Ibarra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020960968" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910242v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Verlhiac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2084" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574621v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1970710" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687593v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12607" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-022-00028-5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974685v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantzis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2020.101613" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03226619v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0055" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192132v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Benammou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12412" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coro Chasco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00919-w" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-020-00983-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889468v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2020.103981" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867758v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duboz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kroichvili" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453491v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantz&#237;s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1201" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0301" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401238v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00949-4" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868550v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmiye Balta-Ozkan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.027" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868546v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.10.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913011v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kostov" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.12196" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868535v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fingleton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-017-1410-7" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12327" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606332v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Toumi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Rejeb" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.013" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629953v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017615603196" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868567v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12093" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brisset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.07.033" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299277v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869290v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208802v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Larue" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar121" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Dall'Erba" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227934v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485041v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bazen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.08.017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4LH0HM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485043v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02502822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485030v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485038v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485031v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Piras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278610v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485028v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485037v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485035v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250246v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Anselin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401245v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2006.00441.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39648EE5D7C8297E54FBBFB34D127D70A2498118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485014v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143217v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485013v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109434v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bo&#238;teux-Orain" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485016v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007822v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315938v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8033-4_58" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291470v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788970013/9781788970013.00031.xml" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970020.00031" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869342v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60783-2_9" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463279v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389412v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332742v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250290v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733200v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200616v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919914v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281286v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281284v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702607v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675130v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800420v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168413v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168338v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168354v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462741v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544823v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526532v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526858v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526987v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526961v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526969v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527222v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527290v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526499v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006432v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549691v2" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422916v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382509v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463274v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-le-gallo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7296-2415" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06154017X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cSCDeLEAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.dijon.inrae.fr/cesaer/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/site/legallopage/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05490782v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Allam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuill&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.70051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05455600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Galli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Piedra-Pe&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2025.104185" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05392358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dub&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pier Champagne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hilal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#232;go Legros" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2025.103927" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164725v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Fischer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Staufer-Steinnocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00459-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05307641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Chapel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Des Rosiers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.127417" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05558834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Ling" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics13040049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022473v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.1.2025.63-74" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315123v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Regnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2025.102101" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10109-025-00460-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05527207v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Debarsy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joes.12692" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04271386v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Flage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2023.2266412" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04966042v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Agrawal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/733246" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Ben Youssef" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kriaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2025.2495888" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04849026v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-024-01326-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733196v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Legros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2024.103500" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13683500.2024.2362378" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Breuille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Grivault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lph" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610346v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oudah Yobom" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00219096231225949" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexandre S&#233;n&#233;gas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/econometrics11040025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04166497v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassoum Ayouba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Duboz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2167925" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299671v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Amba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufiki Mbratana" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-023-02368-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113250v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand D.F. Saint-Cyr" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107856" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12076-023-00362-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.028.0170" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estebania Teyeliz Mart&#237;nez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique P&#233;rez-Campuzano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alonso Aguilar Ibarra" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098020960968" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910242v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Verlhiac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2022.536.2084" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574621v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1970710" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687593v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/grow.12607" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910243v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43071-022-00028-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03226619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Houser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.312.0055" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cochard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantzis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Tisserand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2020.101613" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youba Ndiaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2020.10.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03198767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808320977877" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476711v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017618821428" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03192132v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Benammou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tesg.12412" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537868v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Vallone" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2019.1646885" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537831v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando L&#243;pez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coro Chasco" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00919-w" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537864v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2019.513.2004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02537819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Guillain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-020-00983-7" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956915v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.304.0015" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889468v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plunket" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2020.103981" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401250v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Nappi-Choulet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.192.0203" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401238v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kroichvili" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-019-00949-4" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02139638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0345" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Georgantz&#237;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peterle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1201" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867758v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duboz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173013v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Puech" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.703.0301" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fingleton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pirotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jors.12327" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868546v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regsciurbeco.2017.10.015" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868550v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazmiye Balta-Ozkan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.06.027" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913011v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kostov" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjpe.12196" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868535v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-017-1410-7" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941282v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sauveur Ay" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailhes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2018.500t.1945" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606332v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Toumi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaleleddine Ben Rejeb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2017.05.013" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943323v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2017.1287861" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jue.2016.10.003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662244v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2017.11.031" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496823v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Chakir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-016-9523-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158181v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629953v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017615603196" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868567v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12093" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282276v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Brisset" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2015.07.033" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4DXT1DS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299277v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869290v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000658v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja R. Chakir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.04.009" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHFQNLZH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208802v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Larue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aar121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01226500v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Dall'Erba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227934v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485041v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bazen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econlet.2009.08.017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6L4LH0HM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02502822v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485043v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485030v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485034v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Arbia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Piras" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485038v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485031v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278610v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485026v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485037v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485028v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485035v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485024v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250246v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cem Ertur" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesage" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655956v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brossard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Joly" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Pierre Tourneux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cavailh&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731671v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Anselin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401242v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401245v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-4146.2006.00441.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/39648EE5D7C8297E54FBBFB34D127D70A2498118/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143217v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baumont" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485014v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00109434v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bo&#238;teux-Orain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009638v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485013v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401239v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401248v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007822v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00315938v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733201v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-8033-4_58" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919819v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394325788.ch5" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613997v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49849-7_11" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04241143v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327693v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839103582.00022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03350490v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-73249-3_18" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291470v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788970013/9781788970013.00031.xml" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788970020.00031" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297241v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barthelemy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfmhttps://www.economica.fr/livre-le-grand-paris-express-les-enjeux-economiques-et-urbains-prager-jean-claude-sld,fr,4,9782717870626.cfm" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941268v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bouayad Agha" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/statistiques/fichier/3635442/imet131-k-chapitre-7.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869342v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60783-2_9" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463279v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332742v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Riou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389412v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Jayet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75892-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250290v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733200v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200616v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gaschet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04296164v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919914v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438387v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi LEI" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281286v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281284v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773613v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438314v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702607v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675130v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268014v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949334v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291471v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291467v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931806v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliakim Kakpo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291469v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949330v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800420v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796491v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798394v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072372v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Larue" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Abildtrup" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172911v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764750v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815709v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168338v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072340v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168354v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775725v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrino Graceffa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Kerivel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Petrella" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387466v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Diallo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Doidy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hasani Youssef" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693454v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Artelaris" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Woods" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281282v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064655v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moret" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Piguet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373216v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Pavard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789469v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307749v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785688v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcia" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606351v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462741v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822902v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544823v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526532v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526858v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527290v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526969v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526961v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527222v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526499v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006432v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05494429v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deschamps" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Refait-Alexandre" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549691v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878452v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878188v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422916v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100332v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00382509v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bazen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463274v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>