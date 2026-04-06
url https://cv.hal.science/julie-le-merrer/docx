--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -227,644 +227,644 @@
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Brunori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 17, pp.831. </w:t>
+              <w:t xml:space="preserve">, 2026, 17 (1), pp.831. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-026-68339-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to the autism-linked metabolite p-Cresol has limited impact on early development in mice but lasting effects on adult social behavior</w:t>
+                <w:t xml:space="preserve">Lifelong exposure to polystyrene-nanoplastics induces an attention-deficit hyperactivity disorder-like phenotype and impairs brain aging in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Canaguier</w:t>
+                <w:t xml:space="preserve">Anaïs N Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Mallaret</w:t>
+                <w:t xml:space="preserve">Gaëlle Dudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Paraschivescu</w:t>
+                <w:t xml:space="preserve">Giulia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
+                <w:t xml:space="preserve">Steeve Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+                <w:t xml:space="preserve">Ugo G Alenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.138640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-96840-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235491v1</w:t>
+                <w:t xml:space="preserve">hal-05387908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifelong exposure to polystyrene-nanoplastics induces an attention-deficit hyperactivity disorder-like phenotype and impairs brain aging in mice</w:t>
+                <w:t xml:space="preserve">Perinatal exposure to the autism-linked metabolite p-Cresol has limited impact on early development in mice but lasting effects on adult social behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs N Vignon</w:t>
+                <w:t xml:space="preserve">Juliette Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dudon</w:t>
+                <w:t xml:space="preserve">Geoffroy Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Oliva</w:t>
+                <w:t xml:space="preserve">Cristina Paraschivescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Thirard</w:t>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo G Alenda</w:t>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 494, pp.138640. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-96840-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387908v1</w:t>
+                <w:t xml:space="preserve">hal-05235491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute, chronic and conditioned effects of intranasal oxytocin in the mu-opioid receptor knockout mouse model of autism: Social context matters</w:t>
+                <w:t xml:space="preserve">The NMDA receptor modulator zelquistinel durably relieves behavioral deficits in three mouse models of autism spectrum disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fani Pantouli</w:t>
+                <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille N Pujol</w:t>
+                <w:t xml:space="preserve">Agathe Brugoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Derieux</w:t>
+                <w:t xml:space="preserve">Déborah Jaccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
+                <w:t xml:space="preserve">John Donello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
+                <w:t xml:space="preserve">Pradeep Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (12), pp.1934-1946. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.109889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-024-01915-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2024.109889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735048v1</w:t>
+                <w:t xml:space="preserve">hal-04512687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NMDA receptor modulator zelquistinel durably relieves behavioral deficits in three mouse models of autism spectrum disorder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Acute, chronic and conditioned effects of intranasal oxytocin in the mu-opioid receptor knockout mouse model of autism: Social context matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fani Pantouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille N Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeep Banerjee</w:t>
+                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 248, pp.109889. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (12), pp.1934-1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2024.109889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-024-01915-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512687v1</w:t>
+                <w:t xml:space="preserve">hal-04735048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance between projecting neuronal populations of the nucleus accumbens controls social behavior in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Detraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gandía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie de Groote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (2), pp.123-135. </w:t>
@@ -954,90 +954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic sodium bromide treatment relieves autistic-like behavioral deficits in three mouse models of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Léauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Brugoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Jaccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1235,51 +1235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating mGluR4 activity reverses the long-term deleterious consequences of chronic morphine exposure in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aj Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1382,51 +1382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Laboute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gandía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1637,90 +1637,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back-translating behavioral intervention for autism spectrum disorders to mice with blunted reward restores social abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,51 +1754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu opioid receptor, social behaviour and autism spectrum disorder: reward matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gandia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,51 +1806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Laboute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme A.J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 175 (14), pp.1-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1914,51 +1914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme A.J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte L. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Addiction Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (5), pp.1205-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2005,64 +2005,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mice lacking GPR88 show motor deficit, improved spatial learning and low anxiety reversed by delta opioid antagonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aura Carole Meirsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Spiegelhalter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Schwab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (9), pp.2049-2060. </w:t>
@@ -2260,51 +2260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Hippocampus-Dependent and Facilitated Striatum-Dependent Behaviors in Mice Lacking the Delta Opioid Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,278 +2384,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Visualization of Delta Opioid Receptors upon Physiological Activation Uncovers a Distinct Internalization Profile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cues predicting drug or food reward restore morphine-induced place conditioning in mice lacking delta opioid receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Erbs</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Audrey Matifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0185-12.2012⟩</w:t>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-012-2693-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899922v1</w:t>
+                <w:t xml:space="preserve">hal-02266441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cues predicting drug or food reward restore morphine-induced place conditioning in mice lacking delta opioid receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">In Vivo Visualization of Delta Opioid Receptors upon Physiological Activation Uncovers a Distinct Internalization Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Matifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 223 (1), pp.99-106. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (21), pp.7301 - 7310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00213-012-2693-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0185-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266441v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cholecystokinin knock-down in the basolateral amygdala has anxiolytic and antidepressant-like effects in mice</w:t>
               </w:r>
@@ -2667,51 +2667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline del Boca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Eric Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Koebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reward processing by the opioid system in the brain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme A. J. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,51 +2905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-administration of the GABA(A) agonist muscimol into the medial septum: dependence on dopaminergic mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gavello-Baudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Decorte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,51 +3207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celerier Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of orphan GPR88 on delta opioid signaling &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gandía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,51 +3616,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of orphan GPR88 on delta opioid signaling &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gandía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.L. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Agreenskills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain. , 1 p., 2015</w:t>
@@ -3773,90 +3773,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta Opioid Receptors: Learning and Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aj Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Experimental Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3935,77 +3935,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic sodium bromide treatment relieves autistic-like behavioral deficits in three mouse models of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Léauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Brugoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Jacaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,51 +4226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Laboute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zucca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Brunori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68339-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Canaguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paraschivescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96840-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N Vignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Oliva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo G Alenda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pantouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Pujol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Derieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01915-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brugoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jaccaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Banerjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2024.109889" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gand&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Groote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.05.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01317-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140299v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aj Becker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00927-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rebeillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gandia-Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A.J. Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12405" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carole Meirsman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.05.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Spiegelhalter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rezai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Scherrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aj. Becker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L Kieffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899922v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Faget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Erbs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scherrer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0185-12.2012" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266441v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-012-2693-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Boca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lutz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Koebel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kieffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A. J. Becker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00005.2009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00350880v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gavello-Baudy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decorte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1263-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJ4NTRKJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gofflot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chartoire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vasseur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Heikkinen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;racoch&#233;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cagnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celerier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200102120-00038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Meirsman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clesse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Kieffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01437672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384262.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/164_2016_89" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jacaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Laboute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zucca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Brunori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68339-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N Vignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Oliva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo G Alenda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Canaguier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paraschivescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96840-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brugoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jaccaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Banerjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2024.109889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pantouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Pujol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Derieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01915-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gand&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Groote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.05.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01317-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140299v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aj Becker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00927-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rebeillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gandia-Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A.J. Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12405" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carole Meirsman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.05.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Spiegelhalter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rezai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Scherrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aj. Becker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L Kieffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Faget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-012-2693-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Erbs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scherrer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0185-12.2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Boca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lutz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Koebel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kieffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A. J. Becker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00005.2009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00350880v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gavello-Baudy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decorte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1263-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJ4NTRKJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gofflot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chartoire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vasseur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Heikkinen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;racoch&#233;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cagnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celerier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200102120-00038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Meirsman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clesse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Kieffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01437672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384262.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/164_2016_89" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jacaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>