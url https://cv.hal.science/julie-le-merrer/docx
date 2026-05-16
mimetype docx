--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -110,51 +110,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -278,593 +278,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifelong exposure to polystyrene-nanoplastics induces an attention-deficit hyperactivity disorder-like phenotype and impairs brain aging in mice</w:t>
+                <w:t xml:space="preserve">Perinatal exposure to the autism-linked metabolite p-Cresol has limited impact on early development in mice but lasting effects on adult social behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs N Vignon</w:t>
+                <w:t xml:space="preserve">Juliette Canaguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Dudon</w:t>
+                <w:t xml:space="preserve">Geoffroy Mallaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Oliva</w:t>
+                <w:t xml:space="preserve">Cristina Paraschivescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Thirard</w:t>
+                <w:t xml:space="preserve">Susana Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo G Alenda</w:t>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 494, pp.138640. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-96840-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387908v1</w:t>
+                <w:t xml:space="preserve">hal-05235491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perinatal exposure to the autism-linked metabolite p-Cresol has limited impact on early development in mice but lasting effects on adult social behavior</w:t>
+                <w:t xml:space="preserve">Lifelong exposure to polystyrene-nanoplastics induces an attention-deficit hyperactivity disorder-like phenotype and impairs brain aging in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Canaguier</w:t>
+                <w:t xml:space="preserve">Anaïs N Vignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Mallaret</w:t>
+                <w:t xml:space="preserve">Gaëlle Dudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Paraschivescu</w:t>
+                <w:t xml:space="preserve">Giulia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susana Barbosa</w:t>
+                <w:t xml:space="preserve">Steeve Thirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+                <w:t xml:space="preserve">Ugo G Alenda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.138640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-96840-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235491v1</w:t>
+                <w:t xml:space="preserve">hal-05387908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NMDA receptor modulator zelquistinel durably relieves behavioral deficits in three mouse models of autism spectrum disorder</w:t>
+                <w:t xml:space="preserve">Acute, chronic and conditioned effects of intranasal oxytocin in the mu-opioid receptor knockout mouse model of autism: Social context matters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fani Pantouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille N Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Derieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pradeep Banerjee</w:t>
+                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 248, pp.109889. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (12), pp.1934-1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2024.109889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-024-01915-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04512687v1</w:t>
+                <w:t xml:space="preserve">hal-04735048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute, chronic and conditioned effects of intranasal oxytocin in the mu-opioid receptor knockout mouse model of autism: Social context matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NMDA receptor modulator zelquistinel durably relieves behavioral deficits in three mouse models of autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fani Pantouli</w:t>
+                <w:t xml:space="preserve">Agathe Brugoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille N Pujol</w:t>
+                <w:t xml:space="preserve">Déborah Jaccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Derieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
+                <w:t xml:space="preserve">John Donello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
+                <w:t xml:space="preserve">Pradeep Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (12), pp.1934-1946. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 248, pp.109889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41386-024-01915-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2024.109889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735048v1</w:t>
+                <w:t xml:space="preserve">hal-04512687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balance between projecting neuronal populations of the nucleus accumbens controls social behavior in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Detraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -872,51 +872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gandía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie de Groote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (2), pp.123-135. </w:t>
@@ -948,377 +948,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic sodium bromide treatment relieves autistic-like behavioral deficits in three mouse models of autism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanobody-based sensors reveal a high proportion of mGlu heterodimers in the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Léauté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Déborah Jaccaz</w:t>
+                <w:t xml:space="preserve">Jiyong Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Terrier</w:t>
+                <w:t xml:space="preserve">Chanjuan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-André Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-022-01317-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.894-903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-022-01050-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03647444v1</w:t>
+                <w:t xml:space="preserve">hal-03699580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanobody-based sensors reveal a high proportion of mGlu heterodimers in the brain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-André Lafon</w:t>
+                <w:t xml:space="preserve">Chronic sodium bromide treatment relieves autistic-like behavioral deficits in three mouse models of autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Roux</w:t>
+                <w:t xml:space="preserve">Audrey Léauté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Brugoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Jaccaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Mathieu</w:t>
+                <w:t xml:space="preserve">Claire Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18, pp.894-903. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (9), pp.1680-1692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-022-01050-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41386-022-01317-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03699580v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating mGluR4 activity reverses the long-term deleterious consequences of chronic morphine exposure in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aj Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Laboute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Léauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46, pp.1373-1385. </w:t>
@@ -1350,2568 +1350,4208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140299v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The orphan receptor GPR88 blunts the signaling of opioid receptors and multiple striatal GPCRs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The microbial metabolite p-Cresol induces autistic-like behaviors in mice by remodeling the gut microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Rebeillard</w:t>
+                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caramello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian P Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Costa-Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.50519⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-021-01103-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02898979v1</w:t>
+                <w:t xml:space="preserve">hal-03434993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Chilloux</w:t>
+                <w:t xml:space="preserve">The orphan receptor GPR88 blunts the signaling of opioid receptors and multiple striatal GPCRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Laboute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gandía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
+                <w:t xml:space="preserve">Florian Rebeillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21, pp.22-35. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.50519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266400v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back-translating behavioral intervention for autism spectrum disorders to mice with blunted reward restores social abilities</w:t>
+                <w:t xml:space="preserve">The translational regulator FMRP controls lipid and glucose metabolism in mice and humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Pujol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
+                <w:t xml:space="preserve">Antoine Leboucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Clément</w:t>
+                <w:t xml:space="preserve">Didier Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Becker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Martinez-Gili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bermudez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-018-0247-y⟩</w:t>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.22-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2019.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01970308v1</w:t>
+                <w:t xml:space="preserve">hal-02266400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mu opioid receptor, social behaviour and autism spectrum disorder: reward matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Back-translating behavioral intervention for autism spectrum disorders to mice with blunted reward restores social abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bph.13808⟩</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41398-018-0247-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01605908v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01970308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential behavioral and molecular alterations upon protracted abstinence from cocaine versus morphine, nicotine, THC and alcohol</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LIT-001, the First Nonpeptide Oxytocin Receptor Agonist that Improves Social Interaction in a Mouse Model of Autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Céline Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Pflimlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gandía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Addiction Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/adb.12405⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (19), pp.8670-8692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.8b00697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595696v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mice lacking GPR88 show motor deficit, improved spatial learning and low anxiety reversed by delta opioid antagonist</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mu opioid receptor, social behaviour and autism spectrum disorder: reward matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gandia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Laboute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme A.J. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.05.020⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 175 (14), pp.1-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bph.13808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01594891v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autistic-Like Syndrome in Mu Opioid Receptor Null Mice is Relieved by Facilitated mGluR4 Activity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Differential behavioral and molecular alterations upon protracted abstinence from cocaine versus morphine, nicotine, THC and alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme A.J. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/npp.2014.59⟩</w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (5), pp.1205-1217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/adb.12405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266436v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Hippocampus-Dependent and Facilitated Striatum-Dependent Behaviors in Mice Lacking the Delta Opioid Receptor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mice lacking GPR88 show motor deficit, improved spatial learning and low anxiety reversed by delta opioid antagonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aura Carole Meirsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Scherrer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Aj. Becker</w:t>
+                <w:t xml:space="preserve">Jorge Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte L Kieffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Clesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (6), pp.1050-1059. </w:t>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79 (11), pp.917-927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2013.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2015.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266437v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cues predicting drug or food reward restore morphine-induced place conditioning in mice lacking delta opioid receptors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragile X Mental Retardation Protein (FMRP) controls diacylglycerol kinase activity in neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Faget</w:t>
+                <w:t xml:space="preserve">Ricardos Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Matifas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enora Moutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-012-2693-1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113 (26), pp.E3619-E3628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1522631113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266441v1</w:t>
+                <w:t xml:space="preserve">hal-01594177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Visualization of Delta Opioid Receptors upon Physiological Activation Uncovers a Distinct Internalization Profile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Long-term transcriptional consequences of drug exposure as cues to understand vulnerability to relapse: advances and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme A. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0185-12.2012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Studies on Alcohol and Drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 77 (5), pp.692-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15288/jsad.2016.77.692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899922v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholecystokinin knock-down in the basolateral amygdala has anxiolytic and antidepressant-like effects in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline del Boca</w:t>
+                <w:t xml:space="preserve">Autistic-Like Syndrome in Mu Opioid Receptor Null Mice is Relieved by Facilitated mGluR4 Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Aj Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Clesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Eric Lutz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Coralie Spiegelhalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Schwab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.022⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (9), pp.2049-2060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2014.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437990v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reward processing by the opioid system in the brain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Impaired Hippocampus-Dependent and Facilitated Striatum-Dependent Behaviors in Mice Lacking the Delta Opioid Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme A. J. Becker</w:t>
+                <w:t xml:space="preserve">Grégory Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Befort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte L. Kieffer</w:t>
+                <w:t xml:space="preserve">Jérôme Aj. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte L Kieffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/physrev.00005.2009⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (6), pp.1050-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/npp.2013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-00438654v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-administration of the GABA(A) agonist muscimol into the medial septum: dependence on dopaminergic mechanisms.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Protracted abstinence from distinct drugs of abuse shows regulation of a common gene network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Decorte</w:t>
+                <w:t xml:space="preserve">Katia Befort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent David</w:t>
+                <w:t xml:space="preserve">Olivier Gardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cazala</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Filliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00213-008-1263-z⟩</w:t>
+              <w:t xml:space="preserve">Addiction Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 17 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1369-1600.2011.00365.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00350880v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic gene expression mapping clusters nuclear receptors according to their function in the brain.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Visualization of Delta Opioid Receptors upon Physiological Activation Uncovers a Distinct Internalization Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chartoire</w:t>
+                <w:t xml:space="preserve">Lauren Faget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vasseur</w:t>
+                <w:t xml:space="preserve">Eric Erbs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Heikkinen</w:t>
+                <w:t xml:space="preserve">Gregory Scherrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+                <w:t xml:space="preserve">Audrey Matifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 131 (2), pp.405-18. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (21), pp.7301 - 7310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2007.09.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0185-12.2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187825v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cues predicting drug or food reward restore morphine-induced place conditioning in mice lacking delta opioid receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Matifas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 223 (1), pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-012-2693-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cholecystokinin knock-down in the basolateral amygdala has anxiolytic and antidepressant-like effects in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline del Boca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eric Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Koebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218, pp.185-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deletion of the δ opioid receptor gene impairs place conditioning but preserves morphine reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainhoa Plaza-Zabala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina del Boca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Matifas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Maldonado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 69 (7), pp.700-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopsych.2010.10.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reward processing by the opioid system in the brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme A. J. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (4), pp.1379-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00005.2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00438654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mu‐opioid receptor activation induces transcriptional plasticity in the central extended amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Filliol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Darcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Matifas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27 (11), pp.2973-2984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2008.06273.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04256191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-administration of the GABA(A) agonist muscimol into the medial septum: dependence on dopaminergic mechanisms.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gavello-Baudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Decorte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cazala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 201 (2), pp.219-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-008-1263-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00350880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic gene expression mapping clusters nuclear receptors according to their function in the brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gofflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chartoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Heikkinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doulaye Dembélé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 131 (2), pp.405-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2007.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">First evidence of a delay-dependent working memory-enhancing effect of modafinil in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Béracochéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Cagnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celerier Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroReport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 12 (2), pp.375-378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/00001756-200102120-00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage de la maturation hypophysaire. Impact de l'allaitement artificiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Kraemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Parias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’animation scientifiques du Département Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of orphan GPR88 on delta opioid signaling &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gandía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Meirsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Clesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Annual Meeting of the GDR 3545 "RCPG-Physio-Med"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protacted abstinence to drugs of abuse: similarities in behavior and genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goeldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. World Congress of the International-Society-for-Biomedical-Research-on-Alcoholism (ISBRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomedical Research on Alcoholism (ISBRA). INT., Sep 2012, Saporo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptional regulation in the extended amygdala following exposure to alcohol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Contet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goeldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference on Alcoholism and Stress - A Framework for Future Treatment Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripps Research Institute. USA., May 2008, Volterra, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impaired hippocampus-dependent and facilited striatum-dependent behaviors in mice lacking the delta opioid receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Scherrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Biennial Meeting of the European-Behavioural-Pharmacology-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Behavioural Pharmacology Society. NLD., Aug 2011, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the gene to behaviour to more genes: the mu-opioid receptor as an example in addiction research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goeldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24. Congress Meeting of European-College-of-Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Coll Neuropsychopharmacoly (ECNP). NLD., Sep 2011, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0924-977X(11)70299-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gene knockout if the orphan receptor GPR88 in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Birling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Biennial Meeting of the European-Behavioural-Pharmacology-Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Behavioural Pharmacology Society. NLD., Aug 2011, Amsterdam, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.fbp.0000399674.93315.4e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of orphan GPR88 on delta opioid signaling &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gandía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Akli Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.L. Kieffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Agreenskills Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Barcelone, Spain. , 1 p., 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facilitating glutamate mGluR4 receptor signaling relieves autistic-like deficits in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.L. Kieffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Merrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. International Meeting on Metabotrophic Glutamate Receptors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Taormina, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bentham Science Publishers Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Current Neuropharmacology, 12 (Supplement 1), 2014, 8th International Meeting on Metabotrophic Glutamate Receptors</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delta Opioid Receptors: Learning and Motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie P. Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Aj Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Merrer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Experimental Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 247, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.227-260, 2018, Handbook of Experimental Pharmacology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/164_2016_89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01437672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3921,165 +5561,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic sodium bromide treatment relieves autistic-like behavioral deficits in three mouse models of autism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Derieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Léauté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Brugoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Jacaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId154"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4226,51 +5866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Laboute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zucca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Brunori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68339-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387908v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N Vignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dudon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Oliva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo G Alenda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138640" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235491v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Canaguier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paraschivescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96840-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512687v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brugoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jaccaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Banerjee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2024.109889" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735048v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pantouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Pujol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Derieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01915-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gand&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Groote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.05.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01317-1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140299v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aj Becker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00927-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rebeillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50519" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gandia-Sanchez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A.J. Becker" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13808" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595696v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12405" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594891v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carole Meirsman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.05.020" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266436v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Spiegelhalter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwab" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.59" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266437v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rezai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Scherrer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aj. Becker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L Kieffer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Faget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-012-2693-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Erbs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scherrer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0185-12.2012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437990v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Boca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lutz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Koebel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kieffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438654v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A. J. Becker" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00005.2009" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00350880v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gavello-Baudy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decorte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazala" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1263-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJ4NTRKJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gofflot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chartoire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vasseur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Heikkinen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.09.012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;racoch&#233;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cagnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celerier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200102120-00038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742607v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Meirsman" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clesse" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801043v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Kieffer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01437672v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384262.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/164_2016_89" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379576v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jacaz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488847v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Laboute" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zucca" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansi Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Brunori" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68339-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235491v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Canaguier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Paraschivescu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Barbosa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Merrer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-96840-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387908v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s N Vignon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dudon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Oliva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thirard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo G Alenda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138640" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fani Pantouli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N Pujol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Derieux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fonteneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie P. Pellissier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-024-01915-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brugoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jaccaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Donello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Banerjee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2024.109889" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Detraux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gand&#237;a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie de Groote" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.05.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyong Meng" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjuan Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Lafon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mathieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-022-01050-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647444v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;aut&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-022-01317-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140299v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aj Becker" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Corde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-020-00927-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bermudez-Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Becker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caramello" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian P Fernandez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Costa-Campos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-021-01103-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898979v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Rebeillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.50519" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266400v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leboucher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pisani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martinez-Gili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chilloux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2019.01.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01970308v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-018-0247-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;line Frantz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Pflimlin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Loison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.8b00697" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605908v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gandia-Sanchez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A.J. Becker" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bph.13808" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595696v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L. Kieffer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12405" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594891v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura Carole Meirsman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Diaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2015.05.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594177v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardos Tabet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Moutin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Heintz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1522631113" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A. Becker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15288/jsad.2016.77.692" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266436v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Spiegelhalter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Schwab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2014.59" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266437v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rezai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Scherrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aj. Becker" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte L Kieffer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Befort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gardon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Filliol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1369-1600.2011.00365.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK9D2GT7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Faget" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Erbs" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Scherrer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Matifas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0185-12.2012" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266441v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-012-2693-1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437990v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline del Boca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lutz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Koebel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Kieffer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650805v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Plaza-Zabala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina del Boca" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Maldonado" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2010.10.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00438654v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me A. J. Becker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00005.2009" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256191v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghate" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2008.06273.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-74ZXTNJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00350880v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gavello-Baudy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decorte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent David" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cazala" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1263-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QJ4NTRKJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gofflot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chartoire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vasseur" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Heikkinen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doulaye Demb&#233;l&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2007.09.012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228813v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel B&#233;racoch&#233;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Cagnard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celerier Aur&#233;lie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-200102120-00038" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752742v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Kraemer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742607v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Meirsman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#237;az" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Clesse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746061v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Kieffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goeldner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Befort" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744981v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745269v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Scherrer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747867v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-977X(11)70299-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1Z0V7V6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Birling" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.fbp.0000399674.93315.4e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801043v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Akli Ayoub" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743119v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benthamscience.com/journals/current-neuropharmacology/volume/12/issue/Supplement%201/page/1/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01437672v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/384262.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/164_2016_89" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jacaz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>