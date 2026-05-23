--- v0 (2026-05-02)
+++ v1 (2026-05-23)
@@ -1577,165 +1577,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusivité et langage</w:t>
+                <w:t xml:space="preserve">Train at university in the writing of health and care professions: how to simulate parallel writing activities ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire permanent d’histoire et d’épistémologie du structuralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris (ENS Ulm), France</w:t>
+              <w:t xml:space="preserve">Writing Research Across Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian University of Science and Technology, Feb 2023, Trondheim (NO), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313766v1</w:t>
+                <w:t xml:space="preserve">hal-05313945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Train at university in the writing of health and care professions: how to simulate parallel writing activities ?</w:t>
+                <w:t xml:space="preserve">Inclusivité et langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Writing Research Across Borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian University of Science and Technology, Feb 2023, Trondheim (NO), Norway</w:t>
+              <w:t xml:space="preserve">Séminaire permanent d’histoire et d’épistémologie du structuralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris (ENS Ulm), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05313945v1</w:t>
+                <w:t xml:space="preserve">hal-05313766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte et dépendances : pistes de réflexion sur le paratexte élargi à partir d’une approche linguistique de la note de bas de page</w:t>
               </w:r>
@@ -2808,177 +2808,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citations avec guillemets</w:t>
+                <w:t xml:space="preserve">Lexique de la citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. J'améliore mon français écrit - Modules de français pour les études supérieures, http://uoh.univ-montp3.fr/j_ameliore_ma_maitrise_du_francais/portail/, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520411v1</w:t>
+                <w:t xml:space="preserve">hal-04520432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexique de la citation</w:t>
+                <w:t xml:space="preserve">Citations avec guillemets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. J'améliore mon français écrit - Modules de français pour les études supérieures, http://uoh.univ-montp3.fr/j_ameliore_ma_maitrise_du_francais/portail/, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520432v1</w:t>
+                <w:t xml:space="preserve">hal-04520411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autres outils pour citer</w:t>
               </w:r>
@@ -3129,51 +3129,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49A892D4"/>
+    <w:nsid w:val="3CEAECA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3360,51 +3360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-lefebvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2971-8070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131399721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dii" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/teisel.v1.37075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.8176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.213.0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03736230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03789223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313766v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03161006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-note-de-bas-de-page/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03763098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/aux-marges-du-discours-personnes-temps-lieux-objets/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03840024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520411v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/julie-lefebvre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2971-8070" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131399721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15dii" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313528v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04317862v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella de Luca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Sitri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/teisel.v1.37075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723116v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.8176" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981777v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Testenoire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2022.s3.1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565782v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.213.0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03736230v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Authier-Revuz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368181v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03789223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.1025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02098018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313799v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313744v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lehmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313735v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313766v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313898v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313858v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368178v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03161006v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-note-de-bas-de-page/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743805v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Branca-Rosoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oppermann-Marsaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03763098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/aux-marges-du-discours-personnes-temps-lieux-objets/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03840024v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00844199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Amelot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corbin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guigue" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Jacquemot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520432v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>